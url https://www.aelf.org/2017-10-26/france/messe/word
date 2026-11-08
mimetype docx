--- v0 (2025-10-28)
+++ v1 (2026-11-08)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Rm 6, 19-23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, j’emploie un langage humain, adapté à votre faiblesse. Vous aviez mis les membres de votre corps au service de l’impureté et du désordre, ce qui mène au désordre ; de la même manière, mettez-les à présent au service de la justice, ce qui mène à la sainteté. Quand vous étiez esclaves du péché, vous étiez libres par rapport aux exigences de la justice. Qu’avez-vous récolté alors, à commettre des actes dont vous avez honte maintenant ? En effet, ces actes-là aboutissent à la mort. Mais maintenant que vous avez été libérés du péché et que vous êtes devenus les esclaves de Dieu, vous récoltez ce qui mène à la sainteté, et cela aboutit à la vie éternelle. Car le salaire du péché, c’est la mort ; mais le don gratuit de Dieu, c’est la vie éternelle dans le Christ Jésus notre Seigneur. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     j’emploie un langage humain, adapté à votre faiblesse. Vous aviez mis les membres de votre corps au service de l’impureté et du désordre, ce qui mène au désordre ; de la même manière, mettez-les à présent au service de la justice, ce qui mène à la sainteté.     Quand vous étiez esclaves du péché, vous étiez libres par rapport aux exigences de la justice.     Qu’avez-vous récolté alors, à commettre des actes dont vous avez honte maintenant ? En effet, ces actes-là aboutissent à la mort.     Mais maintenant que vous avez été libérés du péché et que vous êtes devenus les esclaves de Dieu, vous récoltez ce qui mène à la sainteté, et cela aboutit à la vie éternelle.     Car le salaire du péché, c’est la mort ; mais le don gratuit de Dieu, c’est la vie éternelle dans le Christ Jésus notre Seigneur.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 1, 1-2, 3, 4.6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Heureux est l’homme qui n’entre pas au conseil des méchants, qui ne suit pas le chemin des pécheurs, ne siège pas avec ceux qui ricanent, mais se plaît dans la loi du Seigneur et murmure sa loi jour et nuit ! Il est comme un arbre planté près d’un ruisseau, qui donne du fruit en son temps, et jamais son feuillage ne meurt ; tout ce qu’il entreprend réussira. Tel n’est pas le sort des méchants. Mais ils sont comme la paille balayée par le vent. Le Seigneur connaît le chemin des justes, mais le chemin des méchants se perdra.
+        <w:t xml:space="preserve">Heureux est l’homme      qui n’entre pas au conseil des méchants, qui ne suit pas le chemin des pécheurs, ne siège pas avec ceux qui ricanent, mais se plaît dans la loi du Seigneur et murmure sa loi jour et nuit !  Il est comme un arbre      planté près d’un ruisseau, qui donne du fruit en son temps, et jamais son feuillage ne meurt ; tout ce qu’il entreprend réussira. Tel n’est pas le sort des méchants.  Mais ils sont comme la paille      balayée par le vent. Le Seigneur connaît le chemin des justes, mais le chemin des méchants se perdra.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 12, 49-53)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Je suis venu apporter un feu sur la terre, et comme je voudrais qu’il soit déjà allumé ! Je dois recevoir un baptême, et quelle angoisse est la mienne jusqu’à ce qu’il soit accompli ! Pensez-vous que je sois venu mettre la paix sur la terre ? Non, je vous le dis, mais bien plutôt la division. Car désormais cinq personnes de la même famille seront divisées : trois contre deux et deux contre trois ; ils se diviseront : le père contre le fils et le fils contre le père, la mère contre la fille et la fille contre la mère, la belle-mère contre la belle-fille et la belle-fille contre la belle-mère. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples :     « Je suis venu apporter un feu sur la terre, et comme je voudrais qu’il soit déjà allumé !     Je dois recevoir un baptême, et quelle angoisse est la mienne jusqu’à ce qu’il soit accompli !     Pensez-vous que je sois venu mettre la paix sur la terre ? Non, je vous le dis, mais bien plutôt la division.     Car désormais cinq personnes de la même famille seront divisées : trois contre deux et deux contre trois ;     ils se diviseront : le père contre le fils et le fils contre le père, la mère contre la fille et la fille contre la mère, la belle-mère contre la belle-fille et la belle-fille contre la belle-mère. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>