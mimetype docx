--- v0 (2025-12-12)
+++ v1 (2026-11-08)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Rm 5, 12.15b.17-19.20b-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, nous savons que par un seul homme, le péché est entré dans le monde, et que par le péché est venue la mort ; et ainsi, la mort est passée en tous les hommes, étant donné que tous ont péché. Si la mort a frappé la multitude par la faute d’un seul, combien plus la grâce de Dieu s’est-elle répandue en abondance sur la multitude, cette grâce qui est donnée en un seul homme, Jésus Christ. Si, en effet, à cause d’un seul homme, par la faute d’un seul, la mort a établi son règne, combien plus, à cause de Jésus Christ et de lui seul, régneront-ils dans la vie, ceux qui reçoivent en abondance le don de la grâce qui les rend justes. Bref, de même que la faute commise par un seul a conduit tous les hommes à la condamnation, de même l’accomplissement de la justice par un seul a conduit tous les hommes à la justification qui donne la vie. En effet, de même que par la désobéissance d’un seul être humain la multitude a été rendue pécheresse, de même par l’obéissance d’un seul la multitude sera-t-elle rendue juste. Là où le péché s’est multiplié, la grâce a surabondé. Ainsi donc, de même que le péché a établi son règne de mort, de même la grâce doit établir son règne en rendant juste pour la vie éternelle par Jésus Christ notre Seigneur. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     nous savons que par un seul homme, le péché est entré dans le monde, et que par le péché est venue la mort ; et ainsi, la mort est passée en tous les hommes, étant donné que tous ont péché.      Si la mort a frappé la multitude par la faute d’un seul, combien plus la grâce de Dieu s’est-elle répandue en abondance sur la multitude, cette grâce qui est donnée en un seul homme, Jésus Christ.     Si, en effet, à cause d’un seul homme, par la faute d’un seul, la mort a établi son règne, combien plus, à cause de Jésus Christ et de lui seul, régneront-ils dans la vie, ceux qui reçoivent en abondance le don de la grâce qui les rend justes.      Bref, de même que la faute commise par un seul a conduit tous les hommes à la condamnation, de même l’accomplissement de la justice par un seul a conduit tous les hommes à la justification qui donne la vie.     En effet, de même que par la désobéissance d’un seul être humain la multitude a été rendue pécheresse, de même par l’obéissance d’un seul la multitude sera-t-elle rendue juste.     Là où le péché s’est multiplié, la grâce a surabondé.      Ainsi donc, de même que le péché a établi son règne de mort, de même la grâce doit établir son règne en rendant juste pour la vie éternelle par Jésus Christ notre Seigneur.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 39 (40), 7-8a, 8b-9, 10, 17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tu ne voulais ni offrande ni sacrifice, tu as ouvert mes oreilles ; tu ne demandais ni holocauste ni victime, alors j’ai dit : « Voici, je viens. « Dans le livre, est écrit pour moi ce que tu veux que je fasse. Mon Dieu, voilà ce que j’aime : ta loi me tient aux entrailles. » J’annonce la justice dans la grande assemblée ; vois, je ne retiens pas mes lèvres, Seigneur, tu le sais. Tu seras l’allégresse et la joie de tous ceux qui te cherchent ; toujours ils rediront : « Le Seigneur est grand ! » ceux qui aiment ton salut.
+        <w:t xml:space="preserve">Tu ne voulais ni offrande ni sacrifice, tu as ouvert mes oreilles ; tu ne demandais ni holocauste ni victime, alors j’ai dit : « Voici, je viens.  « Dans le livre, est écrit pour moi ce que tu veux que je fasse. Mon Dieu, voilà ce que j’aime : ta loi me tient aux entrailles. »  J’annonce la justice dans la grande assemblée ; vois, je ne retiens pas mes lèvres, Seigneur, tu le sais.  Tu seras l’allégresse et la joie de tous ceux qui te cherchent ; toujours ils rediront : « Le Seigneur est grand ! » ceux qui aiment ton salut.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 12, 35-38)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Restez en tenue de service, votre ceinture autour des reins, et vos lampes allumées. Soyez comme des gens qui attendent leur maître à son retour des noces, pour lui ouvrir dès qu’il arrivera et frappera à la porte. Heureux ces serviteurs-là que le maître, à son arrivée, trouvera en train de veiller. Amen, je vous le dis : c’est lui qui, la ceinture autour des reins, les fera prendre place à table et passera pour les servir. S’il revient vers minuit ou vers trois heures du matin et qu’il les trouve ainsi, heureux sont-ils ! » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples :     « Restez en tenue de service, votre ceinture autour des reins, et vos lampes allumées.     Soyez comme des gens qui attendent leur maître à son retour des noces, pour lui ouvrir dès qu’il arrivera et frappera à la porte.     Heureux ces serviteurs-là que le maître, à son arrivée, trouvera en train de veiller. Amen, je vous le dis : c’est lui qui, la ceinture autour des reins, les fera prendre place à table et passera pour les servir.     S’il revient vers minuit ou vers trois heures du matin et qu’il les trouve ainsi, heureux sont-ils ! »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>