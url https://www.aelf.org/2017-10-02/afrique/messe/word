--- v0 (2025-10-15)
+++ v1 (2026-11-01)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>lundi  2 octobre 2017
+        <w:t>lundi 2 octobre 2017
 Lundi, 26ème Semaine du Temps Ordinaire
 Ss Anges Gardiens
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Za 8, 1-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Parole du Seigneur de l’univers : Ainsi parle le Seigneur de l’univers : J’éprouve pour Sion un amour jaloux, j’ai pour elle une ardeur passionnée. Ainsi parle le Seigneur : Je suis revenu vers Sion, et je fixerai ma demeure au milieu de Jérusalem. Jérusalem s’appellera : « Ville de la loyauté », et la montagne du Seigneur de l’univers : « Montagne sainte ». Ainsi parle le Seigneur de l’univers : Les vieux et les vieilles reviendront s’asseoir sur les places de Jérusalem, le bâton à la main, à cause de leur grand âge ; les places de la ville seront pleines de petits garçons et de petites filles qui viendront y jouer. Ainsi parle le Seigneur de l’univers : Si tout cela paraît une merveille aux yeux des survivants de ce temps-là, ce sera aussi une merveille à mes yeux – oracle du Seigneur de l’univers. Ainsi parle le Seigneur de l’univers : Voici que je sauve mon peuple, en le ramenant du pays de l’orient et du pays de l’occident. Je les ferai venir pour qu’ils demeurent au milieu de Jérusalem. Ils seront mon peuple, et moi, je serai leur Dieu, dans la loyauté et dans la justice. – Parole du Seigneur.
+        <w:t xml:space="preserve">Parole du Seigneur de l’univers :     Ainsi parle le Seigneur de l’univers : J’éprouve pour Sion un amour jaloux, j’ai pour elle une ardeur passionnée.     Ainsi parle le Seigneur : Je suis revenu vers Sion, et je fixerai ma demeure au milieu de Jérusalem. Jérusalem s’appellera : « Ville de la loyauté », et la montagne du Seigneur de l’univers : « Montagne sainte ».     Ainsi parle le Seigneur de l’univers : Les vieux et les vieilles reviendront s’asseoir sur les places de Jérusalem, le bâton à la main, à cause de leur grand âge ;     les places de la ville seront pleines de petits garçons et de petites filles qui viendront y jouer.     Ainsi parle le Seigneur de l’univers : Si tout cela paraît une merveille aux yeux des survivants de ce temps-là, ce sera aussi une merveille à mes yeux – oracle du Seigneur de l’univers.     Ainsi parle le Seigneur de l’univers : Voici que je sauve mon peuple, en le ramenant du pays de l’orient et du pays de l’occident.     Je les ferai venir pour qu’ils demeurent au milieu de Jérusalem. Ils seront mon peuple, et moi, je serai leur Dieu, dans la loyauté et dans la justice.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 101 (102), 16-18, 19-21, 29.22-23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les nations craindront le nom du Seigneur, et tous les rois de la terre, sa gloire : quand le Seigneur rebâtira Sion, quand il apparaîtra dans sa gloire, il se tournera vers la prière du spolié, il n’aura pas méprisé sa prière. Que cela soit écrit pour l’âge à venir, et le peuple à nouveau créé chantera son Dieu : « Des hauteurs, son sanctuaire, le Seigneur s’est penché ; du ciel, il regarde la terre pour entendre la plainte des captifs et libérer ceux qui devaient mourir. » Les fils de tes serviteurs trouveront un séjour, et devant toi se maintiendra leur descendance. On publiera dans Sion le nom du Seigneur et sa louange dans tout Jérusalem, au rassemblement des royaumes et des peuples qui viendront servir le Seigneur.
+        <w:t xml:space="preserve">Les nations craindront le nom du Seigneur, et tous les rois de la terre, sa gloire : quand le Seigneur rebâtira Sion, quand il apparaîtra dans sa gloire, il se tournera vers la prière du spolié, il n’aura pas méprisé sa prière.  Que cela soit écrit pour l’âge à venir, et le peuple à nouveau créé chantera son Dieu : « Des hauteurs, son sanctuaire, le Seigneur s’est penché ; du ciel, il regarde la terre pour entendre la plainte des captifs et libérer ceux qui devaient mourir. »  Les fils de tes serviteurs trouveront un séjour, et devant toi se maintiendra leur descendance. On publiera dans Sion le nom du Seigneur et sa louange dans tout Jérusalem, au rassemblement des royaumes et des peuples qui viendront servir le Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 18, 1-5.10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">À ce moment là, les disciples s’approchèrent de Jésus et lui dirent : « Qui donc est le plus grand dans le royaume des Cieux ? » Alors Jésus appela un petit enfant ; il le plaça au milieu d’eux, et il déclara : « Amen, je vous le dis : si vous ne changez pas pour devenir comme les enfants, vous n’entrerez pas dans le royaume des Cieux. Mais celui qui se fera petit comme cet enfant, celui-là est le plus grand dans le royaume des Cieux. Et celui qui accueille un enfant comme celui-ci en mon nom, il m’accueille, moi. » Gardez-vous de mépriser un seul de ces petits, car, je vous le dis, leurs anges dans les cieux voient sans cesse la face de mon Père qui est aux cieux. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">          À ce moment là, les disciples s’approchèrent de Jésus et lui dirent : « Qui donc est le plus grand dans le royaume des Cieux ? »   Alors Jésus appela un petit enfant ; il le plaça au milieu d’eux,   et il déclara : « Amen, je vous le dis : si vous ne changez pas pour devenir comme les enfants, vous n’entrerez pas dans le royaume des Cieux.   Mais celui qui se fera petit comme cet enfant, celui-là est le plus grand dans le royaume des Cieux.   Et celui qui accueille un enfant comme celui-ci en mon nom, il m’accueille, moi. »   Gardez-vous de mépriser un seul de ces petits, car, je vous le dis, leurs anges dans les cieux voient sans cesse la face de mon Père qui est aux cieux.            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>