--- v0 (2025-10-18)
+++ v1 (2026-11-01)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Za 2, 5-9.14-15a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moi, Zacharie, je levai les yeux et voici ce que j’ai vu : un homme qui tenait à la main une chaîne d’arpenteur. Je lui demandai : « Où vas-tu ? » Il me répondit : « Je vais mesurer Jérusalem, pour voir quelle est sa largeur et quelle est sa longueur. » L’ange qui me parlait était en train de sortir, lorsqu’un autre ange sortit le rejoindre et lui dit : Cours, et dis à ce jeune homme : Jérusalem doit rester une ville ouverte, à cause de la quantité d’hommes et de bétail qui la peupleront. Quant à moi, je serai pour elle – oracle du Seigneur – une muraille de feu qui l’entoure, et je serai sa gloire au milieu d’elle. Chante et réjouis-toi, fille de Sion ; voici que je viens, j’habiterai au milieu de toi – oracle du Seigneur. Ce jour-là, des nations nombreuses s’attacheront au Seigneur ; elles seront pour moi un peuple, et j’habiterai au milieu de toi. Alors tu sauras que le Seigneur de l’univers m’a envoyé vers toi. – Parole du Seigneur.
+        <w:t xml:space="preserve">Moi, Zacharie,     je levai les yeux et voici ce que j’ai vu : un homme qui tenait à la main une chaîne d’arpenteur.     Je lui demandai : « Où vas-tu ? » Il me répondit : « Je vais mesurer Jérusalem, pour voir quelle est sa largeur et quelle est sa longueur. »     L’ange qui me parlait était en train de sortir, lorsqu’un autre ange sortit le rejoindre     et lui dit : Cours, et dis à ce jeune homme : Jérusalem doit rester une ville ouverte, à cause de la quantité d’hommes et de bétail qui la peupleront.     Quant à moi, je serai pour elle – oracle du Seigneur – une muraille de feu qui l’entoure, et je serai sa gloire au milieu d’elle.     Chante et réjouis-toi, fille de Sion ; voici que je viens, j’habiterai au milieu de toi – oracle du Seigneur.     Ce jour-là, des nations nombreuses s’attacheront au Seigneur ; elles seront pour moi un peuple, et j’habiterai au milieu de toi. Alors tu sauras que le Seigneur de l’univers m’a envoyé vers toi.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Cantique (Jr 31, 10, 11-12ab, 13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Écoutez, nations, la parole du Seigneur ! Annoncez dans les îles lointaines : « Celui qui dispersa Israël le rassemble, il le garde, comme un berger son troupeau. « Le Seigneur a libéré Jacob, l’a racheté des mains d’un plus fort. Ils viennent, criant de joie, sur les hauteurs de Sion : ils affluent vers les biens du Seigneur. « La jeune fille se réjouit, elle danse ; jeunes gens, vieilles gens, tous ensemble ! Je change leur deuil en joie, les réjouis, les console après la peine. »
+        <w:t xml:space="preserve">Écoutez, nations, la parole du Seigneur ! Annoncez dans les îles lointaines : « Celui qui dispersa Israël le rassemble, il le garde, comme un berger son troupeau.  « Le Seigneur a libéré Jacob, l’a racheté des mains d’un plus fort. Ils viennent, criant de joie, sur les hauteurs de Sion : ils affluent vers les biens du Seigneur.  « La jeune fille se réjouit, elle danse ; jeunes gens, vieilles gens, tous ensemble ! Je change leur deuil en joie, les réjouis, les console après la peine. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 9, 43b-45)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme tout le monde était dans l’admiration devant tout ce qu’il faisait, Jésus dit à ses disciples : « Ouvrez bien vos oreilles à ce que je vous dis maintenant : le Fils de l’homme va être livré aux mains des hommes. » Mais les disciples ne comprenaient pas cette parole, elle leur était voilée, si bien qu’ils n’en percevaient pas le sens, et ils avaient peur de l’interroger sur cette parole. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     comme tout le monde était dans l’admiration devant tout ce qu’il faisait, Jésus dit à ses disciples :     « Ouvrez bien vos oreilles à ce que je vous dis maintenant : le Fils de l’homme va être livré aux mains des hommes. »     Mais les disciples ne comprenaient pas cette parole, elle leur était voilée, si bien qu’ils n’en percevaient pas le sens, et ils avaient peur de l’interroger sur cette parole.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>