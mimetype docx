--- v0 (2025-11-02)
+++ v1 (2026-11-05)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Esd 1, 1-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La première année du règne de Cyrus, roi de Perse, pour que soit accomplie la parole du Seigneur proclamée par Jérémie, le Seigneur inspira Cyrus, roi de Perse. Et celui-ci fit publier dans tout son royaume – et même consigner par écrit – : « Ainsi parle Cyrus, roi de Perse : Le Seigneur, le Dieu du ciel, m’a donné tous les royaumes de la terre ; et il m’a chargé de lui bâtir une maison à Jérusalem, en Juda. Quiconque parmi vous fait partie de son peuple, que son Dieu soit avec lui, qu’il monte à Jérusalem, en Juda, et qu’il bâtisse la maison du Seigneur, le Dieu d’Israël, le Dieu qui est à Jérusalem. En tout lieu où résident ceux qui restent d’Israël, que la population leur vienne en aide : qu’on leur fournisse argent, or, dons en nature, bétail, qu’on y joigne des offrandes volontaires pour la maison de Dieu qui est à Jérusalem. » Alors les chefs de famille de Juda et de Benjamin, les prêtres et les lévites, bref, tous ceux à qui Dieu avait inspiré cette décision, se mirent en route et montèrent à Jérusalem pour bâtir la maison du Seigneur ; tous leurs voisins leur apportèrent de l’aide : argent, or, dons en nature, bétail, objets précieux en quantité, sans compter toutes sortes d’offrandes volontaires. – Parole du Seigneur.
+        <w:t xml:space="preserve">La première année du règne de Cyrus, roi de Perse, pour que soit accomplie la parole du Seigneur proclamée par Jérémie, le Seigneur inspira Cyrus, roi de Perse. Et celui-ci fit publier dans tout son royaume  – et même consigner par écrit – :      « Ainsi parle Cyrus, roi de Perse : Le Seigneur, le Dieu du ciel, m’a donné tous les royaumes de la terre ; et il m’a chargé de lui bâtir une maison à Jérusalem, en Juda.     Quiconque parmi vous fait partie de son peuple, que son Dieu soit avec lui, qu’il monte à Jérusalem, en Juda, et qu’il bâtisse la maison du Seigneur, le Dieu d’Israël, le Dieu qui est à Jérusalem.     En tout lieu où résident ceux qui restent d’Israël, que la population leur vienne en aide : qu’on leur fournisse argent, or, dons en nature, bétail, qu’on y joigne des offrandes volontaires pour la maison de Dieu qui est à Jérusalem. »     Alors les chefs de famille de Juda et de Benjamin, les prêtres et les lévites, bref, tous ceux à qui Dieu avait inspiré cette décision, se mirent en route et montèrent à Jérusalem pour bâtir la maison du Seigneur ;     tous leurs voisins leur apportèrent de l’aide : argent, or, dons en nature, bétail, objets précieux en quantité, sans compter toutes sortes d’offrandes volontaires.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 125 (126), 1-2ab, 2cd-3, 4-5, 6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quand le Seigneur ramena les captifs à Sion, nous étions comme en rêve ! Alors notre bouche était pleine de rires, nous poussions des cris de joie. Alors on disait parmi les nations : « Quelles merveilles fait pour eux le Seigneur ! » Quelles merveilles le Seigneur fit pour nous : nous étions en grande fête ! Ramène, Seigneur, nos captifs, comme les torrents au désert. Qui sème dans les larmes moissonne dans la joie. il s’en va, il s’en va en pleurant, il jette la semence ; il s’en vient, il s’en vient dans la joie, il rapporte les gerbes.
+        <w:t xml:space="preserve">Quand le Seigneur ramena les captifs à Sion, nous étions comme en rêve ! Alors notre bouche était pleine de rires, nous poussions des cris de joie.  Alors on disait parmi les nations : « Quelles merveilles fait pour eux le Seigneur ! » Quelles merveilles le Seigneur fit pour nous : nous étions en grande fête !  Ramène, Seigneur, nos captifs, comme les torrents au désert. Qui sème dans les larmes moissonne dans la joie.  il s’en va, il s’en va en pleurant, il jette la semence ; il s’en vient, il s’en vient dans la joie, il rapporte les gerbes.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 8, 16-18)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux foules : « Personne, après avoir allumé une lampe, ne la couvre d’un vase ou ne la met sous le lit ; on la met sur le lampadaire pour que ceux qui entrent voient la lumière. Car rien n’est caché qui ne doive paraître au grand jour ; rien n’est secret qui ne doive être connu et venir au grand jour. Faites attention à la manière dont vous écoutez. Car à celui qui a, on donnera ; et à celui qui n’a pas, même ce qu’il croit avoir sera enlevé. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux foules :     « Personne, après avoir allumé une lampe, ne la couvre d’un vase ou ne la met sous le lit ; on la met sur le lampadaire pour que ceux qui entrent voient la lumière.     Car rien n’est caché qui ne doive paraître au grand jour ; rien n’est secret qui ne doive être connu et venir au grand jour.      Faites attention à la manière dont vous écoutez. Car à celui qui a, on donnera ; et à celui qui n’a pas, même ce qu’il croit avoir sera enlevé. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>