--- v0 (2025-11-02)
+++ v1 (2026-11-05)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Tm 3, 14-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimé, je t’écris avec l’espoir d’aller te voir bientôt. Mais au cas où je tarderais, je veux que tu saches comment il faut se comporter dans la maison de Dieu, c’est-à-dire la communauté, l’Église du Dieu vivant, elle qui est le pilier et le soutien de la vérité. Assurément, il est grand, le mystère de notre religion : c’est le Christ, manifesté dans la chair, justifié dans l’Esprit, apparu aux anges, proclamé dans les nations, cru dans le monde, enlevé dans la gloire ! – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimé,     je t’écris avec l’espoir d’aller te voir bientôt.     Mais au cas où je tarderais, je veux que tu saches comment il faut se comporter dans la maison de Dieu, c’est-à-dire la communauté, l’Église du Dieu vivant, elle qui est le pilier et le soutien de la vérité.      Assurément, il est grand, le mystère de notre religion : c’est le Christ, manifesté dans la chair, justifié dans l’Esprit, apparu aux anges, proclamé dans les nations, cru dans le monde, enlevé dans la gloire !             – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 110 (111), 1-2, 3-4, 5-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">De tout cœur je rendrai grâce au Seigneur dans l’assemblée, parmi les justes. Grandes sont les œuvres du Seigneur ; tous ceux qui les aiment s’en instruisent. Noblesse et beauté dans ses actions : à jamais se maintiendra sa justice. De ses merveilles il a laissé un mémorial ; le Seigneur est tendresse et pitié. Il a donné des vivres à ses fidèles, gardant toujours mémoire de son alliance. Il a montré sa force à son peuple, lui donnant le domaine des nations.
+        <w:t xml:space="preserve">De tout cœur je rendrai grâce au Seigneur dans l’assemblée, parmi les justes. Grandes sont les œuvres du Seigneur ; tous ceux qui les aiment s’en instruisent.  Noblesse et beauté dans ses actions : à jamais se maintiendra sa justice. De ses merveilles il a laissé un mémorial ; le Seigneur est tendresse et pitié.  Il a donné des vivres à ses fidèles, gardant toujours mémoire de son alliance. Il a montré sa force à son peuple, lui donnant le domaine des nations.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 7, 31-35)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à la foule : « À qui donc vais-je comparer les gens de cette génération ? À qui ressemblent-ils ? Ils ressemblent à des gamins assis sur la place, qui s’interpellent en disant : “Nous avons joué de la flûte, et vous n’avez pas dansé. Nous avons chanté des lamentations, et vous n’avez pas pleuré.” Jean le Baptiste est venu, en effet ; il ne mange pas de pain, il ne boit pas de vin, et vous dites : “C’est un possédé !” Le Fils de l’homme est venu ; il mange et il boit, et vous dites : “Voilà un glouton et un ivrogne, un ami des publicains et des pécheurs.” Mais, par tous ses enfants, la sagesse de Dieu a été reconnue juste. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à la foule :  « À qui donc vais-je comparer les gens de cette génération ? À qui ressemblent-ils ?     Ils ressemblent à des gamins assis sur la place, qui s’interpellent en disant : “Nous avons joué de la flûte, et vous n’avez pas dansé. Nous avons chanté des lamentations, et vous n’avez pas pleuré.”     Jean le Baptiste est venu, en effet ; il ne mange pas de pain, il ne boit pas de vin, et vous dites : “C’est un possédé !”      Le Fils de l’homme est venu ; il mange et il boit, et vous dites : “Voilà un glouton et un ivrogne, un ami des publicains et des pécheurs.”     Mais, par tous ses enfants, la sagesse de Dieu a été reconnue juste. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>