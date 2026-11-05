--- v0 (2025-11-02)
+++ v1 (2026-11-05)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Tm 3, 1-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimé, voici une parole digne de foi : si quelqu’un aspire à la responsabilité d’une communauté, c’est une belle tâche qu’il désire. Le responsable doit être irréprochable, époux d’une seule femme, un homme sobre, raisonnable, équilibré, accueillant, capable d’enseigner, ni buveur ni brutal, mais bienveillant, ni querelleur ni cupide. Il faut qu’il dirige bien les gens de sa propre maison, qu’il obtienne de ses enfants l’obéissance et se fasse respecter. Car si quelqu’un ne sait pas diriger sa propre maison, comment pourrait-il prendre en charge une Église de Dieu ? Il ne doit pas être un nouveau converti ; sinon, aveuglé par l’orgueil, il pourrait tomber sous la même condamnation que le diable. Il faut aussi que les gens du dehors portent sur lui un bon témoignage, pour qu’il échappe au mépris des hommes et au piège du diable. Les diacres, eux aussi, doivent être dignes de respect, n’avoir qu’une parole, ne pas s’adonner à la boisson, refuser les profits malhonnêtes, garder le mystère de la foi dans une conscience pure. On les mettra d’abord à l’épreuve ; ensuite, s’il n’y a rien à leur reprocher, ils serviront comme diacres. Les femmes, elles aussi, doivent être dignes de respect, ne pas être médisantes, mais sobres et fidèles en tout. Que le diacre soit l’époux d’une seule femme, qu’il mène bien ses enfants et sa propre famille. Les diacres qui remplissent bien leur ministère obtiennent ainsi une position estimable et beaucoup d’assurance grâce à leur foi au Christ Jésus. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimé,     voici une parole digne de foi : si quelqu’un aspire à la responsabilité d’une communauté, c’est une belle tâche qu’il désire.     Le responsable doit être irréprochable, époux d’une seule femme, un homme sobre, raisonnable, équilibré, accueillant, capable d’enseigner,     ni buveur ni brutal, mais bienveillant, ni querelleur ni cupide.     Il faut qu’il dirige bien les gens de sa propre maison, qu’il obtienne de ses enfants l’obéissance et se fasse respecter.     Car si quelqu’un ne sait pas diriger sa propre maison, comment pourrait-il prendre en charge une Église de Dieu ?     Il ne doit pas être un nouveau converti ; sinon, aveuglé par l’orgueil, il pourrait tomber sous la même condamnation que le diable.     Il faut aussi que les gens du dehors portent sur lui un bon témoignage, pour qu’il échappe au mépris des hommes et au piège du diable.      Les diacres, eux aussi, doivent être dignes de respect, n’avoir qu’une parole, ne pas s’adonner à la boisson, refuser les profits malhonnêtes,     garder le mystère de la foi dans une conscience pure.     On les mettra d’abord à l’épreuve ; ensuite, s’il n’y a rien à leur reprocher, ils serviront comme diacres.     Les femmes, elles aussi, doivent être dignes de respect, ne pas être médisantes, mais sobres et fidèles en tout.     Que le diacre soit l’époux d’une seule femme, qu’il mène bien ses enfants et sa propre famille.     Les diacres qui remplissent bien leur ministère obtiennent ainsi une position estimable et beaucoup d’assurance grâce à leur foi au Christ Jésus.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 100 (101), 1-2ab, 2cd-3ab, 5, 6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je chanterai justice et bonté : à toi mes hymnes, Seigneur ! J’irai par le chemin le plus parfait ; quand viendras-tu jusqu’à moi ? Je marcherai d’un cœur parfait avec ceux de ma maison ; je n’aurai pas même un regard pour les pratiques démoniaques. Qui dénigre en secret son prochain, je le réduirai au silence ; le regard hautain, le cœur ambitieux, je ne peux les tolérer. Mes yeux distinguent les hommes sûrs du pays : ils siégeront à mes côtés ; qui se conduira parfaitement celui-là me servira.
+        <w:t xml:space="preserve">Je chanterai justice et bonté : à toi mes hymnes, Seigneur ! J’irai par le chemin le plus parfait ; quand viendras-tu jusqu’à moi ?  Je marcherai d’un cœur parfait avec ceux de ma maison ; je n’aurai pas même un regard pour les pratiques démoniaques.  Qui dénigre en secret son prochain, je le réduirai au silence ; le regard hautain, le cœur ambitieux, je ne peux les tolérer.  Mes yeux distinguent les hommes sûrs du pays : ils siégeront à mes côtés ; qui se conduira parfaitement celui-là me servira.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 7, 11-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus se rendit dans une ville appelée Naïm. Ses disciples faisaient route avec lui, ainsi qu’une grande foule. Il arriva près de la porte de la ville au moment où l’on emportait un mort pour l’enterrer ; c’était un fils unique, et sa mère était veuve. Une foule importante de la ville accompagnait cette femme. Voyant celle-ci, le Seigneur fut saisi de compassion pour elle et lui dit : « Ne pleure pas. » Il s’approcha et toucha le cercueil ; les porteurs s’arrêtèrent, et Jésus dit : « Jeune homme, je te l’ordonne, lève-toi. » Alors le mort se redressa et se mit à parler. Et Jésus le rendit à sa mère. La crainte s’empara de tous, et ils rendaient gloire à Dieu en disant : « Un grand prophète s’est levé parmi nous, et Dieu a visité son peuple. » Et cette parole sur Jésus se répandit dans la Judée entière et dans toute la région. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus se rendit dans une ville appelée Naïm. Ses disciples faisaient route avec lui, ainsi qu’une grande foule.     Il arriva près de la porte de la ville au moment où l’on emportait un mort pour l’enterrer ; c’était un fils unique, et sa mère était veuve. Une foule importante de la ville accompagnait cette femme.     Voyant celle-ci, le Seigneur fut saisi de compassion pour elle et lui dit : « Ne pleure pas. »     Il s’approcha et toucha le cercueil ; les porteurs s’arrêtèrent, et Jésus dit : « Jeune homme, je te l’ordonne, lève-toi. »     Alors le mort se redressa et se mit à parler. Et Jésus le rendit à sa mère.      La crainte s’empara de tous, et ils rendaient gloire à Dieu en disant : « Un grand prophète s’est levé parmi nous, et Dieu a visité son peuple. »     Et cette parole sur Jésus se répandit dans la Judée entière et dans toute la région.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>