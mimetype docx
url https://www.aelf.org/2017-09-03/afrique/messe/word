--- v0 (2025-10-14)
+++ v1 (2026-10-28)
@@ -8,135 +8,135 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>dimanche  3 septembre 2017
+        <w:t>dimanche 3 septembre 2017
 22ème dimanche du Temps Ordinaire
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jr 20, 7-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seigneur, tu m’as séduit, et j’ai été séduit ; tu m’as saisi, et tu as réussi. À longueur de journée je suis exposé à la raillerie, tout le monde se moque de moi. Chaque fois que j’ai à dire la parole, je dois crier, je dois proclamer : « Violence et dévastation ! » À longueur de journée, la parole du Seigneur attire sur moi l’insulte et la moquerie. Je me disais : « Je ne penserai plus à lui, je ne parlerai plus en son nom. » Mais elle était comme un feu brûlant dans mon cœur, elle était enfermée dans mes os. Je m’épuisais à la maîtriser, sans y réussir. – Parole du Seigneur.
+        <w:t xml:space="preserve">Seigneur, tu m’as séduit, et j’ai été séduit ; tu m’as saisi, et tu as réussi. À longueur de journée je suis exposé à la raillerie, tout le monde se moque de moi.     Chaque fois que j’ai à dire la parole, je dois crier, je dois proclamer : « Violence et dévastation ! » À longueur de journée, la parole du Seigneur attire sur moi l’insulte et la moquerie.     Je me disais : « Je ne penserai plus à lui, je ne parlerai plus en son nom. » Mais elle était comme un feu brûlant dans mon cœur, elle était enfermée dans mes os. Je m’épuisais à la maîtriser, sans y réussir.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps  62 (63), 2, 3-4, 5-6, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dieu, tu es mon Dieu, je te cherche dès l’aube : mon âme a soif de toi ; après toi languit ma chair, terre aride, altérée, sans eau. Je t’ai contemplé au sanctuaire, j’ai vu ta force et ta gloire. Ton amour vaut mieux que la vie : tu seras la louange de mes lèvres ! Toute ma vie je vais te bénir, lever les mains en invoquant ton nom. Comme par un festin je serai rassasié ; la joie sur les lèvres, je dirai ta louange. Oui, tu es venu à mon secours : je crie de joie à l’ombre de tes ailes. Mon âme s’attache à toi, ta main droite me soutient.
+        <w:t xml:space="preserve">Dieu, tu es mon Dieu,      je te cherche dès l’aube : mon âme a soif de toi ; après toi languit ma chair, terre aride, altérée, sans eau.  Je t’ai contemplé au sanctuaire, j’ai vu ta force et ta gloire. Ton amour vaut mieux que la vie : tu seras la louange de mes lèvres !  Toute ma vie je vais te bénir, lever les mains en invoquant ton nom. Comme par un festin je serai rassasié ; la joie sur les lèvres, je dirai ta louange.  Oui, tu es venu à mon secours : je crie de joie à l’ombre de tes ailes. Mon âme s’attache à toi, ta main droite me soutient.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Rm 12, 1-2)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je vous exhorte, frères, par la tendresse de Dieu, à lui présenter votre corps – votre personne tout entière –, en sacrifice vivant, saint, capable de plaire à Dieu : c’est là, pour vous, la juste manière de lui rendre un culte. Ne prenez pas pour modèle le monde présent, mais transformez-vous en renouvelant votre façon de penser pour discerner quelle est la volonté de Dieu : ce qui est bon, ce qui est capable de lui plaire, ce qui est parfait. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Je vous exhorte, frères, par la tendresse de Dieu, à lui présenter votre corps – votre personne tout entière –, en sacrifice vivant, saint, capable de plaire à Dieu : c’est là, pour vous, la juste manière de lui rendre un culte.     Ne prenez pas pour modèle le monde présent, mais transformez-vous en renouvelant votre façon de penser pour discerner quelle est la volonté de Dieu : ce qui est bon, ce qui est capable de lui plaire, ce qui est parfait.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 16, 21-27)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus commença à montrer à ses disciples qu’il lui fallait partir pour Jérusalem, souffrir beaucoup de la part des anciens, des grands prêtres et des scribes, être tué, et le troisième jour ressusciter. Pierre, le prenant à part, se mit à lui faire de vifs reproches : « Dieu t’en garde, Seigneur ! cela ne t’arrivera pas. » Mais lui, se retournant, dit à Pierre : « Passe derrière moi, Satan ! Tu es pour moi une occasion de chute : tes pensées ne sont pas celles de Dieu, mais celles des hommes. » Alors Jésus dit à ses disciples : « Si quelqu’un veut marcher à ma suite, qu’il renonce à lui-même, qu’il prenne sa croix et qu’il me suive. Car celui qui veut sauver sa vie la perdra, mais qui perd sa vie à cause de moi la trouvera. Quel avantage, en effet, un homme aura-t-il à gagner le monde entier, si c’est au prix de sa vie ? Et que pourra-t-il donner en échange de sa vie ? Car le Fils de l’homme va venir avec ses anges dans la gloire de son Père ; alors il rendra à chacun selon sa conduite. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là,     Jésus commença à montrer à ses disciples qu’il lui fallait partir pour Jérusalem, souffrir beaucoup de la part des anciens, des grands prêtres et des scribes, être tué, et le troisième jour ressusciter.     Pierre, le prenant à part, se mit à lui faire de vifs reproches : « Dieu t’en garde, Seigneur ! cela ne t’arrivera pas. »     Mais lui, se retournant, dit à Pierre : « Passe derrière moi, Satan ! Tu es pour moi une occasion de chute : tes pensées ne sont pas celles de Dieu, mais celles des hommes. »      Alors Jésus dit à ses disciples : « Si quelqu’un veut marcher à ma suite, qu’il renonce à lui-même, qu’il prenne sa croix et qu’il me suive.     Car celui qui veut sauver sa vie la perdra, mais qui perd sa vie à cause de moi la trouvera.     Quel avantage, en effet, un homme aura-t-il à gagner le monde entier, si c’est au prix de sa vie ? Et que pourra-t-il donner en échange de sa vie ?     Car le Fils de l’homme va venir avec ses anges dans la gloire de son Père ; alors il rendra à chacun selon sa conduite. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>