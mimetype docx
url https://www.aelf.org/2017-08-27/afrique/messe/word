--- v0 (2025-10-21)
+++ v1 (2026-11-08)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 22, 19-23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Parole du Seigneur adressé à Shebna le gouverneur : « Je vais te chasser de ton poste, t’expulser de ta place. Et, ce jour-là, j’appellerai mon serviteur, Éliakim, fils d’Helcias. Je le revêtirai de ta tunique, je le ceindrai de ton écharpe, je lui remettrai tes pouvoirs : il sera un père pour les habitants de Jérusalem et pour la maison de Juda. Je mettrai sur son épaule la clef de la maison de David : s’il ouvre, personne ne fermera ; s’il ferme, personne n’ouvrira. Je le planterai comme une cheville dans un endroit solide ; il sera un trône de gloire pour la maison de son père. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Parole du Seigneur adressé à Shebna le gouverneur :     « Je vais te chasser de ton poste, t’expulser de ta place.     Et, ce jour-là, j’appellerai mon serviteur, Éliakim, fils d’Helcias.     Je le revêtirai de ta tunique, je le ceindrai de ton écharpe, je lui remettrai tes pouvoirs : il sera un père pour les habitants de Jérusalem et pour la maison de Juda.     Je mettrai sur son épaule la clef de la maison de David : s’il ouvre, personne ne fermera ; s’il ferme, personne n’ouvrira.     Je le planterai comme une cheville dans un endroit solide ; il sera un trône de gloire pour la maison de son père. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 137 (138), 1-2a, 2bc-3, 6.8bc)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">De tout mon cœur, Seigneur, je te rends grâce : tu as entendu les paroles de ma bouche. Je te chante en présence des anges, vers ton temple sacré, je me prosterne. Je rends grâce à ton nom pour ton amour et ta vérité, car tu élèves, au-dessus de tout, ton nom et ta parole. Le jour où tu répondis à mon appel, tu fis grandir en mon âme la force. Si haut que soit le Seigneur, il voit le plus humble ; de loin, il reconnaît l’orgueilleux. Seigneur, éternel est ton amour : n’arrête pas l’œuvre de tes mains.
+        <w:t xml:space="preserve">De tout mon cœur, Seigneur, je te rends grâce : tu as entendu les paroles de ma bouche. Je te chante en présence des anges, vers ton temple sacré, je me prosterne.  Je rends grâce à ton nom pour ton amour et ta vérité, car tu élèves, au-dessus de tout, ton nom et ta parole. Le jour où tu répondis à mon appel, tu fis grandir en mon âme la force.  Si haut que soit le Seigneur, il voit le plus humble ; de loin, il reconnaît l’orgueilleux. Seigneur, éternel est ton amour : n’arrête pas l’œuvre de tes mains.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Rm 11, 33-36)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quelle profondeur dans la richesse, la sagesse et la connaissance de Dieu ! Ses décisions sont insondables, ses chemins sont impénétrables ! Qui a connu la pensée du Seigneur ? Qui a été son conseiller ? Qui lui a donné en premier, et mériterait de recevoir en retour ? Car tout est de lui, et par lui, et pour lui. À lui la gloire pour l’éternité ! Amen. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Quelle profondeur dans la richesse, la sagesse et la connaissance de Dieu ! Ses décisions sont insondables, ses chemins sont impénétrables !    Qui a connu la pensée du Seigneur ? Qui a été son conseiller ?     Qui lui a donné en premier, et mériterait de recevoir en retour ?     Car tout est de lui, et par lui, et pour lui. À lui la gloire pour l’éternité ! Amen.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 16, 13-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus, arrivé dans la région de Césarée-de-Philippe, demandait à ses disciples : « Au dire des gens, qui est le Fils de l’homme ? » Ils répondirent : « Pour les uns, Jean le Baptiste ; pour d’autres, Élie ; pour d’autres encore, Jérémie ou l’un des prophètes. » Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? » Alors Simon-Pierre prit la parole et dit : « Tu es le Christ, le Fils du Dieu vivant ! » Prenant la parole à son tour, Jésus lui dit : « Heureux es-tu, Simon fils de Yonas : ce n’est pas la chair et le sang qui t’ont révélé cela, mais mon Père qui est aux cieux. Et moi, je te le déclare : Tu es Pierre, et sur cette pierre je bâtirai mon Église ; et la puissance de la Mort ne l’emportera pas sur elle. Je te donnerai les clés du royaume des Cieux : tout ce que tu auras lié sur la terre sera lié dans les cieux, et tout ce que tu auras délié sur la terre sera délié dans les cieux. » Alors, il ordonna aux disciples de ne dire à personne que c’était lui le Christ. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus, arrivé dans la région de Césarée-de-Philippe, demandait à ses disciples : « Au dire des gens, qui est le Fils de l’homme ? »     Ils répondirent : « Pour les uns, Jean le Baptiste ; pour d’autres, Élie ; pour d’autres encore, Jérémie ou l’un des prophètes. »     Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? »     Alors Simon-Pierre prit la parole et dit : « Tu es le Christ, le Fils du Dieu vivant ! »     Prenant la parole à son tour, Jésus lui dit : « Heureux es-tu, Simon fils de Yonas : ce n’est pas la chair et le sang qui t’ont révélé cela, mais mon Père qui est aux cieux.     Et moi, je te le déclare : Tu es Pierre, et sur cette pierre je bâtirai mon Église ; et la puissance de la Mort ne l’emportera pas sur elle.     Je te donnerai les clés du royaume des Cieux : tout ce que tu auras lié sur la terre sera lié dans les cieux, et tout ce que tu auras délié sur la terre sera délié dans les cieux. »     Alors, il ordonna aux disciples de ne dire à personne que c’était lui le Christ.      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>