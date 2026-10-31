--- v0 (2025-10-15)
+++ v1 (2026-10-31)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Rt 1, 1.3-6.14b-16.22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">À l’époque où gouvernaient les Juges, il y eut une famine dans le pays. Un homme de Bethléem de Juda émigra avec sa femme et ses deux fils pour s’établir dans la région appelée Champs-de-Moab. Élimélek, le mari de Noémi, mourut, et Noémi resta seule avec ses deux fils. Ceux-ci épousèrent deux Moabites ; l’une s’appelait Orpa (c’est-à-dire : Volte-face) et l’autre, Ruth (c’est-à-dire : Compagne). Ils demeurèrent là une dizaine d’années. Mahlone et Kilyone moururent à leur tour, et Noémi resta privée de ses deux fils et de son mari. Alors, avec ses belles-filles, elle se prépara à quitter les Champs-de-Moab et à retourner chez elle, car elle avait appris que le Seigneur avait visité son peuple et lui donnait du pain. En cours de route, Orpa embrassa sa belle-mère et la quitta, mais Ruth restait attachée à ses pas. Noémi lui dit : « Tu vois, ta belle-sœur est retournée vers son peuple et vers ses dieux. Retourne, toi aussi, comme ta belle-sœur. » Ruth lui répondit : « Ne me force pas à t’abandonner et à m’éloigner de toi, car où tu iras, j’irai ; où tu t’arrêteras, je m’arrêterai ; ton peuple sera mon peuple, et ton Dieu sera mon Dieu. » Noémi revint donc des Champs-de-Moab avec sa belle-fille, Ruth la Moabite. Elles arrivèrent à Bethléem au début de la moisson de l’orge. – Parole du Seigneur.
+        <w:t xml:space="preserve">À l’époque où gouvernaient les Juges, il y eut une famine dans le pays. Un homme de Bethléem de Juda émigra avec sa femme et ses deux fils pour s’établir dans la région appelée Champs-de-Moab.     Élimélek, le mari de Noémi, mourut, et Noémi resta seule avec ses deux fils.     Ceux-ci épousèrent deux Moabites ; l’une s’appelait Orpa (c’est-à-dire : Volte-face) et l’autre, Ruth (c’est-à-dire : Compagne). Ils demeurèrent là une dizaine d’années.     Mahlone et Kilyone moururent à leur tour, et Noémi resta privée de ses deux fils et de son mari.     Alors, avec ses belles-filles, elle se prépara à quitter les Champs-de-Moab et à retourner chez elle, car elle avait appris que le Seigneur avait visité son peuple et lui donnait du pain.      En cours de route, Orpa embrassa sa belle-mère et la quitta, mais Ruth restait attachée à ses pas.     Noémi lui dit : « Tu vois, ta belle-sœur est retournée vers son peuple et vers ses dieux. Retourne, toi aussi, comme ta belle-sœur. »     Ruth lui répondit : « Ne me force pas à t’abandonner et à m’éloigner de toi, car où tu iras, j’irai ; où tu t’arrêteras, je m’arrêterai ; ton peuple sera mon peuple, et ton Dieu sera mon Dieu. »     Noémi revint donc des Champs-de-Moab avec sa belle-fille, Ruth la Moabite. Elles arrivèrent à Bethléem au début de la moisson de l’orge.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 145 (146), 5-6ab, 6c-7, 8-9a, 9bc-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Heureux qui s’appuie sur le Dieu de Jacob, qui met son espoir dans le Seigneur son Dieu, lui qui a fait le ciel et la terre et la mer et tout ce qu’ils renferment ! Il garde à jamais sa fidélité, il fait justice aux opprimés ; aux affamés, il donne le pain ; le Seigneur délie les enchaînés. Le Seigneur ouvre les yeux des aveugles, le Seigneur redresse les accablés, le Seigneur aime les justes, le Seigneur protège l’étranger. Il soutient la veuve et l’orphelin, il égare les pas du méchant. D’âge en âge, le Seigneur régnera : ton Dieu, ô Sion, pour toujours !
+        <w:t xml:space="preserve">Heureux qui s’appuie sur le Dieu de Jacob, qui met son espoir dans le Seigneur son Dieu, lui qui a fait le ciel et la terre et la mer et tout ce qu’ils renferment !  Il garde à jamais sa fidélité, il fait justice aux opprimés ; aux affamés, il donne le pain ; le Seigneur délie les enchaînés.  Le Seigneur ouvre les yeux des aveugles, le Seigneur redresse les accablés, le Seigneur aime les justes, le Seigneur protège l’étranger.  Il soutient la veuve et l’orphelin, il égare les pas du méchant. D’âge en âge, le Seigneur régnera : ton Dieu, ô Sion, pour toujours !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 22, 34-40)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Les pharisiens, apprenant que Jésus avait fermé la bouche aux sadducéens, se réunirent, et l’un d’entre eux, un docteur de la Loi, posa une question à Jésus pour le mettre à l’épreuve : « Maître, dans la Loi, quel est le grand commandement ? » Jésus lui répondit : « Tu aimeras le Seigneur ton Dieu de tout ton cœur, de toute ton âme et de tout ton esprit. Voilà le grand, le premier commandement. Et le second lui est semblable : Tu aimeras ton prochain comme toi-même. De ces deux commandements dépend toute la Loi, ainsi que les Prophètes. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Les pharisiens, apprenant que Jésus avait fermé la bouche aux sadducéens, se réunirent,     et l’un d’entre eux, un docteur de la Loi, posa une question à Jésus pour le mettre à l’épreuve :     « Maître, dans la Loi, quel est le grand commandement ? »     Jésus lui répondit : « Tu aimeras le Seigneur ton Dieu de tout ton cœur, de toute ton âme et de tout ton esprit.     Voilà le grand, le premier commandement.     Et le second lui est semblable :Tu aimeras ton prochain comme toi-même.     De ces deux commandements dépend toute la Loi, ainsi que les Prophètes. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>