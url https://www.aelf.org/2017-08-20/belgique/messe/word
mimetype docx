--- v0 (2025-10-25)
+++ v1 (2026-11-06)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 56, 1.6-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur : Observez le droit, pratiquez la justice, car mon salut approche, il vient, et ma justice va se révéler. Les étrangers qui se sont attachés au Seigneur pour l’honorer, pour aimer son nom, pour devenir ses serviteurs, tous ceux qui observent le sabbat sans le profaner et tiennent ferme à mon alliance, je les conduirai à ma montagne sainte, je les comblerai de joie dans ma maison de prière, leurs holocaustes et leurs sacrifices seront agréés sur mon autel, car ma maison s’appellera « Maison de prière pour tous les peuples. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur : Observez le droit, pratiquez la justice, car mon salut approche, il vient, et ma justice va se révéler.      Les étrangers qui se sont attachés au Seigneur pour l’honorer, pour aimer son nom, pour devenir ses serviteurs, tous ceux qui observent le sabbat sans le profaner et tiennent ferme à mon alliance,     je les conduirai à ma montagne sainte, je les comblerai de joie dans ma maison de prière, leurs holocaustes et leurs sacrifices seront agréés sur mon autel, car ma maison s’appellera « Maison de prière pour tous les peuples. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 66 (67), 2-3, 5, 7-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Que Dieu nous prenne en grâce et nous bénisse, que ton visage s’illumine pour nous ; et ton chemin sera connu sur la terre, ton salut, parmi toutes les nations. Que les nations chantent leur joie, car tu gouvernes le monde avec justice ; tu gouvernes les peuples avec droiture, sur la terre, tu conduis les nations. La terre a donné son fruit ; Dieu, notre Dieu, nous bénit. Que Dieu nous bénisse, et que la terre tout entière l’adore !
+        <w:t xml:space="preserve">Que Dieu nous prenne en grâce et nous bénisse, que ton visage s’illumine pour nous ; et ton chemin sera connu sur la terre, ton salut, parmi toutes les nations.  Que les nations chantent leur joie, car tu gouvernes le monde avec justice ; tu gouvernes les peuples avec droiture, sur la terre, tu conduis les nations.  La terre a donné son fruit ; Dieu, notre Dieu, nous bénit. Que Dieu nous bénisse, et que la terre tout entière l’adore !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Rm 11, 13-15.29-32)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, je vous le dis à vous, qui venez des nations païennes : dans la mesure où je suis moi-même apôtre des nations, j’honore mon ministère, mais dans l’espoir de rendre jaloux mes frères selon la chair, et d’en sauver quelques-uns. Si en effet le monde a été réconcilié avec Dieu quand ils ont été mis à l’écart, qu’arrivera-t-il quand ils seront réintégrés ? Ce sera la vie pour ceux qui étaient morts ! Les dons gratuits de Dieu et son appel sont sans repentance. Jadis, en effet, vous avez refusé de croire en Dieu, et maintenant, par suite de leur refus de croire, vous avez obtenu miséricorde ; de même, maintenant, ce sont eux qui ont refusé de croire, par suite de la miséricorde que vous avez obtenue, mais c’est pour qu’ils obtiennent miséricorde, eux aussi. Dieu, en effet, a enfermé tous les hommes dans le refus de croire pour faire à tous miséricorde. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     je vous le dis à vous, qui venez des nations païennes : dans la mesure où je suis moi-même apôtre des nations, j’honore mon ministère,     mais dans l’espoir de rendre jaloux mes frères selon la chair, et d’en sauver quelques-uns.     Si en effet le monde a été réconcilié avec Dieu quand ils ont été mis à l’écart, qu’arrivera-t-il quand ils seront réintégrés ? Ce sera la vie pour ceux qui étaient morts !      Les dons gratuits de Dieu et son appel sont sans repentance.     Jadis, en effet, vous avez refusé de croire en Dieu, et maintenant, par suite de leur refus de croire, vous avez obtenu miséricorde ;     de même, maintenant, ce sont eux qui ont refusé de croire, par suite de la miséricorde que vous avez obtenue, mais c’est pour qu’ils obtiennent miséricorde, eux aussi.     Dieu, en effet, a enfermé tous les hommes dans le refus de croire pour faire à tous miséricorde.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 15, 21-28)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, partant de Génésareth, Jésus se retira dans la région de Tyr et de Sidon. Voici qu’une Cananéenne, venue de ces territoires, disait en criant : « Prends pitié de moi, Seigneur, fils de David ! Ma fille est tourmentée par un démon. » Mais il ne lui répondit pas un mot. Les disciples s’approchèrent pour lui demander : « Renvoie-la, car elle nous poursuit de ses cris ! » Jésus répondit : « Je n’ai été envoyé qu’aux brebis perdues de la maison d’Israël. » Mais elle vint se prosterner devant lui en disant : « Seigneur, viens à mon secours ! » Il répondit : « Il n’est pas bien de prendre le pain des enfants et de le jeter aux petits chiens. » Elle reprit : « Oui, Seigneur ; mais justement, les petits chiens mangent les miettes qui tombent de la table de leurs maîtres. » Jésus répondit : « Femme, grande est ta foi, que tout se passe pour toi comme tu le veux ! » Et, à l’heure même, sa fille fut guérie. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     partant de Génésareth, Jésus se retira dans la région de Tyr et de Sidon.     Voici qu’une Cananéenne, venue de ces territoires, disait en criant : « Prends pitié de moi, Seigneur, fils de David ! Ma fille est tourmentée par un démon. »     Mais il ne lui répondit pas un mot. Les disciples s’approchèrent pour lui demander : « Renvoie-la, car elle nous poursuit de ses cris ! »     Jésus répondit : « Je n’ai été envoyé qu’aux brebis perdues de la maison d’Israël. »     Mais elle vint se prosterner devant lui en disant : « Seigneur, viens à mon secours ! »     Il répondit : « Il n’est pas bien de prendre le pain des enfants et de le jeter aux petits chiens. » Elle reprit : « Oui, Seigneur ; mais justement, les petits chiens mangent les miettes qui tombent de la table de leurs maîtres. »     Jésus répondit : « Femme, grande est ta foi, que tout se passe pour toi comme tu le veux ! » Et, à l’heure même, sa fille fut guérie.      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>