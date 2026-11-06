--- v0 (2025-10-21)
+++ v1 (2026-11-06)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>jeudi  3 août 2017
+        <w:t>jeudi 3 août 2017
 Jeudi, 17ème Semaine du Temps Ordinaire
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ex 40, 16-21.34-38)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Moïse exécuta tout ce que le Seigneur lui avait ordonné. La demeure de Dieu fut érigée la deuxième année après la sortie d’Égypte, le premier jour du premier mois. Moïse érigea ainsi la Demeure : il en posa les bases, les poutres et les traverses, et il dressa les colonnes. Au-dessus de la Demeure, il déploya la Tente et la recouvrit comme le Seigneur le lui avait ordonné. Il prit le Témoignage et le déposa dans l’arche. Il mit à l’arche ses barres et la recouvrit de la plaque d’or appelée propitiatoire. Il introduisit l’arche dans la Demeure, et posa le rideau pour voiler l’arche du Témoignage comme le Seigneur le lui avait ordonné. La nuée couvrit la tente de la Rencontre, et la gloire du Seigneur remplit la Demeure. Moïse ne pouvait pas entrer dans la tente de la Rencontre, car la nuée y demeurait et la gloire du Seigneur remplissait la Demeure. À chaque étape, lorsque la nuée s’élevait et quittait la Demeure, les fils d’Israël levaient le camp. Si la nuée ne s’élevait pas, ils campaient jusqu’au jour où elle s’élevait. Dans la journée, la nuée du Seigneur reposait sur la Demeure, et la nuit, un feu brillait dans la nuée aux yeux de tout Israël. Et il en fut ainsi à toutes leurs étapes. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,     Moïse exécuta tout ce que le Seigneur lui avait ordonné.     La demeure de Dieu fut érigée la deuxième année après la sortie d’Égypte, le premier jour du premier mois.     Moïse érigea ainsi la Demeure : il en posa les bases, les poutres et les traverses, et il dressa les colonnes.     Au-dessus de la Demeure, il déploya la Tente et la recouvrit comme le Seigneur le lui avait ordonné.     Il prit le Témoignage et le déposa dans l’arche. Il mit à l’arche ses barres et la recouvrit de la plaque d’or appelée propitiatoire.     Il introduisit l’arche dans la Demeure, et posa le rideau pour voiler l’arche du Témoignage comme le Seigneur le lui avait ordonné.      La nuée couvrit la tente de la Rencontre, et la gloire du Seigneur remplit la Demeure.     Moïse ne pouvait pas entrer dans la tente de la Rencontre, car la nuée y demeurait et la gloire du Seigneur remplissait la Demeure.     À chaque étape, lorsque la nuée s’élevait et quittait la Demeure, les fils d’Israël levaient le camp.     Si la nuée ne s’élevait pas, ils campaient jusqu’au jour où elle s’élevait.     Dans la journée, la nuée du Seigneur reposait sur la Demeure, et la nuit, un feu brillait dans la nuée aux yeux de tout Israël. Et il en fut ainsi à toutes leurs étapes.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 83, 3, 4, 5-6, 11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mon âme s’épuise à désirer les parvis du Seigneur ; mon cœur et ma chair sont un cri vers le Dieu vivant ! L’oiseau lui-même s’est trouvé une maison, et l’hirondelle, un nid pour abriter sa couvée : tes autels, Seigneur de l’univers, mon Roi et mon Dieu ! Heureux les habitants de ta maison : ils pourront te chanter encore ! Heureux les hommes dont tu es la force : des chemins s’ouvrent dans leur cœur ! Oui, un jour dans tes parvis en vaut plus que mille. J’ai choisi de me tenir sur le seuil, dans la maison de mon Dieu, plutôt que d’habiter parmi les infidèles.
+        <w:t xml:space="preserve">Mon âme s’épuise à désirer les parvis du Seigneur ; mon cœur et ma chair sont un cri vers le Dieu vivant !  L’oiseau lui-même s’est trouvé une maison, et l’hirondelle, un nid pour abriter sa couvée : tes autels, Seigneur de l’univers, mon Roi et mon Dieu !  Heureux les habitants de ta maison : ils pourront te chanter encore ! Heureux les hommes dont tu es la force : des chemins s’ouvrent dans leur cœur !  Oui, un jour dans tes parvis en vaut plus que mille. J’ai choisi de me tenir sur le seuil,       dans la maison de mon Dieu, plutôt que d’habiter parmi les infidèles.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 13, 47-53)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux foules : « Le royaume des Cieux est encore comparable à un filet que l’on jette dans la mer, et qui ramène toutes sortes de poissons. Quand il est plein, on le tire sur le rivage, on s’assied, on ramasse dans des paniers ce qui est bon, et on rejette ce qui ne vaut rien. Ainsi en sera-t-il à la fin du monde : les anges sortiront pour séparer les méchants du milieu des justes et les jetteront dans la fournaise : là, il y aura des pleurs et des grincements de dents. » « Avez-vous compris tout cela ? » Ils lui répondent : « Oui ». Jésus ajouta : « C’est pourquoi tout scribe devenu disciple du royaume des Cieux est comparable à un maître de maison qui tire de son trésor du neuf et de l’ancien. » Lorsque Jésus eut terminé ces paraboles, il s’éloigna de là. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux foules :     « Le royaume des Cieux est encore comparable à un filet que l’on jette dans la mer, et qui ramène toutes sortes de poissons.     Quand il est plein, on le tire sur le rivage, on s’assied, on ramasse dans des paniers ce qui est bon, et on rejette ce qui ne vaut rien.     Ainsi en sera-t-il à la fin du monde : les anges sortiront pour séparer les méchants du milieu des justes     et les jetteront dans la fournaise : là, il y aura des pleurs et des grincements de dents. »      « Avez-vous compris tout cela ? » Ils lui répondent : « Oui ».     Jésus ajouta : « C’est pourquoi tout scribe devenu disciple du royaume des Cieux est comparable à un maître de maison qui tire de son trésor du neuf et de l’ancien. »      Lorsque Jésus eut terminé ces paraboles, il s’éloigna de là.              – Acclamons la Parole de Dieu.   
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>