--- v0 (2025-10-18)
+++ v1 (2026-11-01)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ex 3, 1-6.9-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Moïse était berger du troupeau de son beau-père Jéthro, prêtre de Madiane. Il mena le troupeau au-delà du désert et parvint à la montagne de Dieu, à l’Horeb. L’ange du Seigneur lui apparut dans la flamme d’un buisson en feu. Moïse regarda : le buisson brûlait sans se consumer. Moïse se dit alors : « Je vais faire un détour pour voir cette chose extraordinaire : pourquoi le buisson ne se consume-t-il pas ? » Le Seigneur vit qu’il avait fait un détour pour voir, et Dieu l’appela du milieu du buisson : « Moïse ! Moïse ! » Il dit : « Me voici ! » Dieu dit alors : « N’approche pas d’ici ! Retire les sandales de tes pieds, car le lieu où tu te tiens est une terre sainte ! » Et il déclara : « Je suis le Dieu de ton père, le Dieu d’Abraham, le Dieu d’Isaac, le Dieu de Jacob. » Moïse se voila le visage car il craignait de porter son regard sur Dieu. Le Seigneur dit : « Maintenant, le cri des fils d’Israël est parvenu jusqu’à moi, et j’ai vu l’oppression que leur font subir les Égyptiens. Maintenant donc, va ! Je t’envoie chez Pharaon : tu feras sortir d’Égypte mon peuple, les fils d’Israël. » Moïse dit à Dieu : « Qui suis-je pour aller trouver Pharaon, et pour faire sortir d’Égypte les fils d’Israël ? » Dieu lui répondit : « Je suis avec toi. Et tel est le signe que c’est moi qui t’ai envoyé : quand tu auras fait sortir d’Égypte mon peuple, vous rendrez un culte à Dieu sur cette montagne. » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,     Moïse était berger du troupeau de son beau-père Jéthro, prêtre de Madiane. Il mena le troupeau au-delà du désert et parvint à la montagne de Dieu, à l’Horeb.     L’ange du Seigneur lui apparut dans la flamme d’un buisson en feu. Moïse regarda : le buisson brûlait sans se consumer.     Moïse se dit alors : « Je vais faire un détour pour voir cette chose extraordinaire : pourquoi le buisson ne se consume-t-il pas ? »     Le Seigneur vit qu’il avait fait un détour pour voir, et Dieu l’appela du milieu du buisson : « Moïse ! Moïse ! » Il dit : « Me voici ! »     Dieu dit alors : « N’approche pas d’ici ! Retire les sandales de tes pieds, car le lieu où tu te tiens est une terre sainte ! »     Et il déclara : « Je suis le Dieu de ton père, le Dieu d’Abraham, le Dieu d’Isaac, le Dieu de Jacob. » Moïse se voila le visage car il craignait de porter son regard sur Dieu. Le Seigneur dit :     « Maintenant, le cri des fils d’Israël est parvenu jusqu’à moi, et j’ai vu l’oppression que leur font subir les Égyptiens.     Maintenant donc, va ! Je t’envoie chez Pharaon : tu feras sortir d’Égypte mon peuple, les fils d’Israël. »     Moïse dit à Dieu : « Qui suis-je pour aller trouver Pharaon, et pour faire sortir d’Égypte les fils d’Israël ? »     Dieu lui répondit : « Je suis avec toi. Et tel est le signe que c’est moi qui t’ai envoyé : quand tu auras fait sortir d’Égypte mon peuple, vous rendrez un culte à Dieu sur cette montagne. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 102 (103), 1-2, 3-4, 6-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme, bénis son nom très saint, tout mon être ! Bénis le Seigneur, ô mon âme, n’oublie aucun de ses bienfaits ! Car il pardonne toutes tes offenses et te guérit de toute maladie ; il réclame ta vie à la tombe et te couronne d’amour et de tendresse ; Le Seigneur fait œuvre de justice, il défend le droit des opprimés. Il révèle ses desseins à Moïse, aux enfants d’Israël ses hauts faits.
+        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme, bénis son nom très saint, tout mon être ! Bénis le Seigneur, ô mon âme, n’oublie aucun de ses bienfaits !  Car il pardonne toutes tes offenses et te guérit de toute maladie ; il réclame ta vie à la tombe et te couronne d’amour et de tendresse ;  Le Seigneur fait œuvre de justice, il défend le droit des opprimés. Il révèle ses desseins à Moïse, aux enfants d’Israël ses hauts faits.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 11, 25-27)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus prit la parole et dit : « Père, Seigneur du ciel et de la terre, je proclame ta louange : ce que tu as caché aux sages et aux savants, tu l’as révélé aux tout-petits. Oui, Père, tu l’as voulu ainsi dans ta bienveillance. Tout m’a été remis par mon Père ; personne ne connaît le Fils, sinon le Père, et personne ne connaît le Père, sinon le Fils, et celui à qui le Fils veut le révéler. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus prit la parole et dit : « Père, Seigneur du ciel et de la terre, je proclame ta louange : ce que tu as caché aux sages et aux savants, tu l’as révélé aux tout-petits.     Oui, Père, tu l’as voulu ainsi dans ta bienveillance.     Tout m’a été remis par mon Père ; personne ne connaît le Fils, sinon le Père, et personne ne connaît le Père, sinon le Fils, et celui à qui le Fils veut le révéler. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>