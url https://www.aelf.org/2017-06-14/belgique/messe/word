--- v0 (2025-12-01)
+++ v1 (2026-10-25)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (2 Co 3, 4-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, si nous avons une telle confiance en Dieu par le Christ, ce n’est pas à cause d’une capacité personnelle que nous pourrions nous attribuer : notre capacité vient de Dieu. Lui nous a rendus capables d’être les ministres d’une Alliance nouvelle, fondée non pas sur la lettre mais dans l’Esprit ; car la lettre tue, mais l’Esprit donne la vie. Le ministère de la mort, celui de la Loi gravée en lettres sur des pierres, avait déjà une telle gloire que les fils d’Israël ne pouvaient pas fixer le visage de Moïse à cause de la gloire, pourtant passagère, qui rayonnait de son visage. Combien plus grande alors sera la gloire du ministère de l’Esprit ! Le ministère qui entraînait la condamnation, celui de la Loi, était déjà rayonnant de gloire ; combien plus grande sera la gloire du ministère qui fait de nous des justes ! Non, vraiment, ce qui, dans une certaine mesure, a été glorieux ne l’est plus, parce qu’il y a maintenant une gloire incomparable. Si, en effet, ce qui était passager a connu un moment de gloire, combien plus ce qui demeure restera- t-il dans la gloire ! – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, si nous avons une telle confiance en Dieu par le Christ, ce n’est pas à cause d’une capacité personnelle que nous pourrions nous attribuer : notre capacité vient de Dieu. Lui nous a rendus capables d’être les ministres d’une Alliance nouvelle, fondée non pas sur la lettre mais dans l’Esprit ; car la lettre tue, mais l’Esprit donne la vie. Le ministère de la mort, celui de la Loi gravée en lettres sur des pierres, avait déjà une telle gloire que les fils d’Israël ne pouvaient pas fixer le visage de Moïse à cause de la gloire, pourtant passagère, qui rayonnait de son visage. Combien plus grande alors sera la gloire du ministère de l’Esprit ! Le ministère qui entraînait la condamnation, celui de la Loi, était déjà rayonnant de gloire ; combien plus grande sera la gloire du ministère qui fait de nous des justes ! Non, vraiment, ce qui, dans une certaine mesure, a été glorieux ne l’est plus, parce qu’il y a maintenant une gloire incomparable. Si, en effet, ce qui était passager a connu un moment de gloire, combien plus ce qui demeure restera- t-il dans la gloire !  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 98 (99), 5, 6, 7, 8, 9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exaltez le Seigneur notre Dieu, prosternez- vous au pied de son trône, car il est saint ! Moïse et le prêtre Aaron, Samuel, le Suppliant, tous, ils suppliaient le Seigneur, et lui leur répondait. Dans la colonne de nuée, il parlait avec eux ; ils ont gardé ses volontés, les lois qu’il leur donna. Seigneur notre Dieu, tu leur as répondu : avec eux, tu restais un Dieu patient, mais tu les punissais pour leurs fautes. Exaltez le Seigneur notre Dieu, prosternez- vous devant sa sainte montagne, car il est saint, le Seigneur notre Dieu.
+        <w:t xml:space="preserve">Exaltez le Seigneur notre Dieu, prosternez- vous au pied de son trône, car il est saint !  Moïse et le prêtre Aaron, Samuel, le Suppliant, tous, ils suppliaient le Seigneur, et lui leur répondait.  Dans la colonne de nuée, il parlait avec eux ; ils ont gardé ses volontés, les lois qu’il leur donna.  Seigneur notre Dieu, tu leur as répondu : avec eux, tu restais un Dieu patient, mais tu les punissais pour leurs fautes.  Exaltez le Seigneur notre Dieu, prosternez- vous devant sa sainte montagne, car il est saint, le Seigneur notre Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 5, 17-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Ne pensez pas que je sois venu abolir la Loi ou les Prophètes : je ne suis pas venu abolir, mais accomplir. Amen, je vous le dis : Avant que le ciel et la terre disparaissent, pas un seul iota, pas un seul trait ne disparaîtra de la Loi jusqu’à ce que tout se réalise. Donc, celui qui rejettera un seul de ces plus petits commandements, et qui enseignera aux hommes à faire ainsi, sera déclaré le plus petit dans le royaume des Cieux. Mais celui qui les observera et les enseignera, celui-là sera déclaré grand dans le royaume des Cieux. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Ne pensez pas que je sois venu abolir la Loi ou les Prophètes : je ne suis pas venu abolir, mais accomplir. Amen, je vous le dis : Avant que le ciel et la terre disparaissent, pas un seul iota, pas un seul trait ne disparaîtra de la Loi jusqu’à ce que tout se réalise. Donc, celui qui rejettera un seul de ces plus petits commandements, et qui enseignera aux hommes à faire ainsi, sera déclaré le plus petit dans le royaume des Cieux. Mais celui qui les observera et les enseignera, celui-là sera déclaré grand dans le royaume des Cieux. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>