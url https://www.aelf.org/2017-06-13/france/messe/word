--- v0 (2025-10-19)
+++ v1 (2026-11-05)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (2 Co 1, 18-22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, Dieu en est garant, la parole que nous vous adressons n’est pas « oui et non ». Car le Fils de Dieu, le Christ Jésus, que nous avons annoncé parmi vous, Silvain et Timothée, avec moi, n’a pas été « oui et non » ; il n’a été que « oui ». Et toutes les promesses de Dieu ont trouvé leur « oui » dans sa personne. Aussi est- ce par le Christ que nous disons à Dieu notre « amen », notre « oui », pour sa gloire. Celui qui nous rend solides pour le Christ dans nos relations avec vous, celui qui nous a consacrés, c’est Dieu ; il nous a marqués de son sceau, et il a mis dans nos cœurs l’Esprit, première avance sur ses dons. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, Dieu en est garant, la parole que nous vous adressons n’est pas « oui et non ». Car le Fils de Dieu, le Christ Jésus, que nous avons annoncé parmi vous, Silvain et Timothée, avec moi, n’a pas été « oui et non » ; il n’a été que « oui ». Et toutes les promesses de Dieu ont trouvé leur « oui » dans sa personne. Aussi est- ce par le Christ que nous disons à Dieu notre « amen », notre « oui », pour sa gloire. Celui qui nous rend solides pour le Christ dans nos relations avec vous, celui qui nous a consacrés, c’est Dieu ; il nous a marqués de son sceau, et il a mis dans nos cœurs l’Esprit, première avance sur ses dons.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (118 (119), 129-130, 131-132, 133.135)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quelle merveille, tes exigences, aussi mon âme les garde ! Déchiffrer ta parole illumine, et les simples comprennent. La bouche grande ouverte, j’aspire, assoiffé de tes volontés. Aie pitié de moi, regarde-moi : tu le fais pour qui aime ton nom. Que ta promesse assure mes pas : qu’aucun mal ne triomphe de moi ! Pour ton serviteur que ton visage s’illumine : apprends- moi tes commandements.
+        <w:t xml:space="preserve">Quelle merveille, tes exigences, aussi mon âme les garde ! Déchiffrer ta parole illumine, et les simples comprennent.  La bouche grande ouverte, j’aspire, assoiffé de tes volontés. Aie pitié de moi, regarde-moi : tu le fais pour qui aime ton nom.  Que ta promesse assure mes pas : qu’aucun mal ne triomphe de moi ! Pour ton serviteur que ton visage s’illumine : apprends- moi tes commandements.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 5, 13-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Vous êtes le sel de la terre. Mais si le sel devient fade, comment lui rendre de la saveur ? Il ne vaut plus rien : on le jette dehors et il est piétiné par les gens. Vous êtes la lumière du monde. Une ville située sur une montagne ne peut être cachée. Et l’on n’allume pas une lampe pour la mettre sous le boisseau ; on la met sur le lampadaire, et elle brille pour tous ceux qui sont dans la maison. De même, que votre lumière brille devant les hommes : alors, voyant ce que vous faites de bien, ils rendront gloire à votre Père qui est aux cieux. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Vous êtes le sel de la terre. Mais si le sel devient fade, comment lui rendre de la saveur ? Il ne vaut plus rien : on le jette dehors et il est piétiné par les gens.  Vous êtes la lumière du monde. Une ville située sur une montagne ne peut être cachée. Et l’on n’allume pas une lampe pour la mettre sous le boisseau ; on la met sur le lampadaire, et elle brille pour tous ceux qui sont dans la maison. De même, que votre lumière brille devant les hommes : alors, voyant ce que vous faites de bien, ils rendront gloire à votre Père qui est aux cieux. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>