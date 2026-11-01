--- v1 (2026-08-01)
+++ v2 (2026-11-01)
@@ -8,290 +8,290 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>dimanche  4 juin 2017
+        <w:t>dimanche 4 juin 2017
 Pentecôte
 Solennité du Seigneur
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>MESSE DE LA VEILLE AU SOIR</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Gn 11, 1-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Toute la terre avait alors la même langue et les mêmes mots. Au cours de leurs déplacements du côté de l’orient, les hommes découvrirent une plaine en Mésopotamie, et s’y établirent. Ils se dirent l’un à l’autre : « Allons ! fabriquons des briques et mettons-les à cuire ! » Les briques leur servaient de pierres, et le bitume, de mortier. Ils dirent : « Allons ! bâtissons-nous une ville, avec une tour dont le sommet soit dans les cieux. Faisons-nous un nom, pour ne pas être disséminés sur toute la surface de la terre. » Le Seigneur descendit pour voir la ville et la tour que les hommes avaient bâties. Et le Seigneur dit : « Ils sont un seul peuple, ils ont tous la même langue : s’ils commencent ainsi, rien ne les empêchera désormais de faire tout ce qu’ils décideront. Allons ! descendons, et là, embrouillons leur langue : qu’ils ne se comprennent plus les uns les autres. » De là, le Seigneur les dispersa sur toute la surface de la terre. Ils cessèrent donc de bâtir la ville. C’est pourquoi on l’appela Babel, car c’est là que le Seigneur embrouilla la langue des habitants de toute la terre ; et c’est de là qu’il les dispersa sur toute la surface de la terre. – Parole du Seigneur. OU BIEN
+        <w:t xml:space="preserve">Toute la terre avait alors la même langue et les mêmes mots.     Au cours de leurs déplacements du côté de l’orient, les hommes découvrirent une plaine en Mésopotamie, et s’y établirent.     Ils se dirent l’un à l’autre : « Allons ! fabriquons des briques et mettons-les à cuire ! » Les briques leur servaient de pierres, et le bitume, de mortier.     Ils dirent : « Allons ! bâtissons-nous une ville, avec une tour dont le sommet soit dans les cieux. Faisons-nous un nom, pour ne pas être disséminés sur toute la surface de la terre. »     Le Seigneur descendit pour voir la ville et la tour que les hommes avaient bâties.     Et le Seigneur dit : « Ils sont un seul peuple, ils ont tous la même langue : s’ils commencent ainsi, rien ne les empêchera désormais de faire tout ce qu’ils décideront.     Allons ! descendons, et là, embrouillons leur langue : qu’ils ne se comprennent plus les uns les autres. »     De là, le Seigneur les dispersa sur toute la surface de la terre. Ils cessèrent donc de bâtir la ville.     C’est pourquoi on l’appela Babel, car c’est là que le Seigneur embrouilla la langue des habitants de toute la terre ; et c’est de là qu’il les dispersa sur toute la surface de la terre.      – Parole du Seigneur.  OU BIEN
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Première lecture (Ex 19, 3-8a.16-20b)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Moïse monta vers Dieu. Le Seigneur l’appela du haut de la montagne : « Tu diras à la maison de Jacob, et tu annonceras aux fils d’Israël : “Vous avez vu ce que j’ai fait à l’Égypte, comment je vous ai portés comme sur les ailes d’un aigle et vous ai amenés jusqu’à moi. Maintenant donc, si vous écoutez ma voix et gardez mon alliance, vous serez mon domaine particulier parmi tous les peuples car toute la terre m’appartient ; mais vous, vous serez pour moi un royaume de prêtres, une nation sainte.” Voilà ce que tu diras aux fils d’Israël. » Moïse revint et convoqua les anciens du peuple, il leur exposa tout ce que le Seigneur avait ordonné. Le peuple tout entier répondit, unanime : « Tout ce que le Seigneur a dit, nous le mettrons en pratique. » Le troisième jour, dès le matin, il y eut des coups de tonnerre, des éclairs, une lourde nuée sur la montagne, et une puissante sonnerie de cor ; dans le camp, tout le peuple trembla. Moïse fit sortir le peuple hors du camp, à la rencontre de Dieu, et ils restèrent debout au pied de la montagne. La montagne du Sinaï était toute fumante, car le Seigneur y était descendu dans le feu ; la fumée montait, comme la fumée d’une fournaise, et toute la montagne tremblait violemment. La sonnerie du cor était de plus en plus puissante. Moïse parlait, et la voix de Dieu lui répondait. Le Seigneur descendit sur le sommet du Sinaï, il appela Moïse sur le sommet de la montagne. – Parole du Seigneur. OU BIEN
+        <w:t xml:space="preserve">En ces jours-là,     Moïse monta vers Dieu. Le Seigneur l’appela du haut de la montagne : « Tu diras à la maison de Jacob, et tu annonceras aux fils d’Israël :     “Vous avez vu ce que j’ai fait à l’Égypte, comment je vous ai portés comme sur les ailes d’un aigle et vous ai amenés jusqu’à moi.     Maintenant donc, si vous écoutez ma voix et gardez mon alliance, vous serez mon domaine particulier parmi tous les peuples car toute la terre m’appartient ;     mais vous, vous serez pour moi un royaume de prêtres, une nation sainte.” Voilà ce que tu diras aux fils d’Israël. »     Moïse revint et convoqua les anciens du peuple, il leur exposa tout ce que le Seigneur avait ordonné.     Le peuple tout entier répondit, unanime : « Tout ce que le Seigneur a dit, nous le mettrons en pratique. »     Le troisième jour, dès le matin, il y eut des coups de tonnerre, des éclairs, une lourde nuée sur la montagne, et une puissante sonnerie de cor ; dans le camp, tout le peuple trembla.     Moïse fit sortir le peuple hors du camp, à la rencontre de Dieu, et ils restèrent debout au pied de la montagne.     La montagne du Sinaï était toute fumante, car le Seigneur y était descendu dans le feu ; la fumée montait, comme la fumée d’une fournaise, et toute la montagne tremblait violemment.     La sonnerie du cor était de plus en plus puissante. Moïse parlait, et la voix de Dieu lui répondait.     Le Seigneur descendit sur le sommet du Sinaï, il appela Moïse sur le sommet de la montagne.      – Parole du Seigneur.     OU BIEN
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Première lecture (Ez 37, 1-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, la main du Seigneur se posa sur moi, par son esprit il m’emporta et me déposa au milieu d’une vallée ; elle était pleine d’ossements. Il me fit circuler parmi eux ; le sol de la vallée en était couvert, et ils étaient tout à fait desséchés. Alors le Seigneur me dit : « Fils d’homme, ces ossements peuvent-ils revivre ? » Je lui répondis : « Seigneur Dieu, c’est toi qui le sais ! » Il me dit alors : « Prophétise sur ces ossements. Tu leur diras : Ossements desséchés, écoutez la parole du Seigneur : Ainsi parle le Seigneur Dieu à ces ossements : Je vais faire entrer en vous l’esprit, et vous vivrez. Je vais mettre sur vous des nerfs, vous couvrir de chair, et vous revêtir de peau ; je vous donnerai l’esprit, et vous vivrez. Alors vous saurez que Je suis le Seigneur. » Je prophétisai, comme j’en avais reçu l’ordre. Pendant que je prophétisais, il y eut un bruit, puis une violente secousse, et les ossements se rapprochèrent les uns des autres. Je vis qu’ils se couvraient de nerfs, la chair repoussait, la peau les recouvrait, mais il n’y avait pas d’esprit en eux. Le Seigneur me dit alors : « Adresse une prophétie à l’esprit, prophétise, fils d’homme. Dis à l’esprit : Ainsi parle le Seigneur Dieu : Viens des quatre vents, esprit ! Souffle sur ces morts, et qu’ils vivent ! » Je prophétisai, comme il m’en avait donné l’ordre, et l’esprit entra en eux ; ils revinrent à la vie, et ils se dressèrent sur leurs pieds : c’était une armée immense ! Puis le Seigneur me dit : « Fils d’homme, ces ossements, c’est toute la maison d’Israël. Car ils disent : ‘Nos ossements sont desséchés, notre espérance est détruite, nous sommes perdus !’ C’est pourquoi, prophétise. Tu leur diras : Ainsi parle le Seigneur Dieu : Je vais ouvrir vos tombeaux et je vous en ferai remonter, ô mon peuple, et je vous ramènerai sur la terre d’Israël. Vous saurez que Je suis le Seigneur, quand j’ouvrirai vos tombeaux et vous en ferai remonter, ô mon peuple ! Je mettrai en vous mon esprit, et vous vivrez ; je vous donnerai le repos sur votre terre. Alors vous saurez que Je suis le Seigneur : j’ai parlé et je le ferai – oracle du Seigneur. » – Parole du Seigneur. OU BIEN
+        <w:t xml:space="preserve">    En ces jours-là,     la main du Seigneur se posa sur moi, par son esprit il m’emporta et me déposa au milieu d’une vallée ; elle était pleine d’ossements.     Il me fit circuler parmi eux ; le sol de la vallée en était couvert, et ils étaient tout à fait desséchés.     Alors le Seigneur me dit : « Fils d’homme, ces ossements peuvent-ils revivre ? » Je lui répondis : « Seigneur Dieu, c’est toi qui le sais ! »     Il me dit alors : « Prophétise sur ces ossements. Tu leur diras : Ossements desséchés, écoutez la parole du Seigneur :     Ainsi parle le Seigneur Dieu à ces ossements : Je vais faire entrer en vous l’esprit, et vous vivrez.     Je vais mettre sur vous des nerfs, vous couvrir de chair, et vous revêtir de peau ; je vous donnerai l’esprit, et vous vivrez. Alors vous saurez que Je suis le Seigneur. »      Je prophétisai, comme j’en avais reçu l’ordre. Pendant que je prophétisais, il y eut un bruit, puis une violente secousse, et les ossements se rapprochèrent les uns des autres.     Je vis qu’ils se couvraient de nerfs, la chair repoussait, la peau les recouvrait, mais il n’y avait pas d’esprit en eux.     Le Seigneur me dit alors : « Adresse une prophétie à l’esprit, prophétise, fils d’homme. Dis à l’esprit : Ainsi parle le Seigneur Dieu : Viens des quatre vents, esprit ! Souffle sur ces morts, et qu’ils vivent ! »     Je prophétisai, comme il m’en avait donné l’ordre, et l’esprit entra en eux ; ils revinrent à la vie, et ils se dressèrent sur leurs pieds : c’était une armée immense !     Puis le Seigneur me dit : « Fils d’homme, ces ossements, c’est toute la maison d’Israël. Car ils disent : ‘Nos ossements sont desséchés, notre espérance est détruite, nous sommes perdus !’     C’est pourquoi, prophétise. Tu leur diras : Ainsi parle le Seigneur Dieu : Je vais ouvrir vos tombeaux et je vous en ferai remonter, ô mon peuple, et je vous ramènerai sur la terre d’Israël.     Vous saurez que Je suis le Seigneur, quand j’ouvrirai vos tombeaux et vous en ferai remonter, ô mon peuple !     Je mettrai en vous mon esprit, et vous vivrez ; je vous donnerai le repos sur votre terre. Alors vous saurez que Je suis le Seigneur : j’ai parlé et je le ferai – oracle du Seigneur. »      – Parole du Seigneur.  OU BIEN   
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Première lecture (Jl 3, 1-5a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur : Je répandrai mon esprit sur tout être de chair, vos fils et vos filles prophétiseront, vos anciens seront instruits par des songes, et vos jeunes gens par des visions. Même sur les serviteurs et sur les servantes je répandrai mon esprit en ces jours-là. Je ferai des prodiges au ciel et sur la terre : du sang, du feu, des nuages de fumée. Le soleil sera changé en ténèbres, et la lune sera changée en sang, avant que vienne le jour du Seigneur, jour grand et redoutable. Alors, quiconque invoquera le nom du Seigneur sera sauvé. – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur :     Je répandrai mon esprit sur tout être de chair, vos fils et vos filles prophétiseront, vos anciens seront instruits par des songes, et vos jeunes gens par des visions.     Même sur les serviteurs et sur les servantes je répandrai mon esprit en ces jours-là.     Je ferai des prodiges au ciel et sur la terre : du sang, du feu, des nuages de fumée.     Le soleil sera changé en ténèbres, et la lune sera changée en sang, avant que vienne le jour du Seigneur, jour grand et redoutable.     Alors, quiconque invoquera le nom du Seigneur sera sauvé.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Psaume (Ps 103 (104), 1-2a, 24.35c, 27-28 , 29bc-30)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme ; Seigneur mon Dieu, tu es si grand ! Revêtu de magnificence, tu as pour manteau la lumière ! Quelle profusion dans tes œuvres, Seigneur ! Tout cela, ta sagesse l’a fait ; la terre s’emplit de tes biens. Bénis le Seigneur, ô mon âme ! Tous, ils comptent sur toi pour recevoir leur nourriture au temps voulu. Tu donnes : eux, ils ramassent ; tu ouvres la main : ils sont comblés. Tu reprends leur souffle, ils expirent et retournent à leur poussière. Tu envoies ton souffle : ils sont créés ; tu renouvelles la face de la terre.
+        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme ; Seigneur mon Dieu, tu es si grand ! Revêtu de magnificence, tu as pour manteau la lumière !  Quelle profusion dans tes œuvres, Seigneur ! Tout cela, ta sagesse l’a fait ; la terre s’emplit de tes biens. Bénis le Seigneur, ô mon âme !  Tous, ils comptent sur toi pour recevoir leur nourriture au temps voulu. Tu donnes : eux, ils ramassent ; tu ouvres la main : ils sont comblés.  Tu reprends leur souffle, ils expirent et retournent à leur poussière. Tu envoies ton souffle : ils sont créés ; tu renouvelles la face de la terre.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>Deuxième lecture (Rm 8, 22-27)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, nous le savons bien, la création tout entière gémit, elle passe par les douleurs d’un enfantement qui dure encore. Et elle n’est pas seule. Nous aussi, en nous-mêmes, nous gémissons ; nous avons commencé à recevoir l’Esprit Saint, mais nous attendons notre adoption et la rédemption de notre corps. Car nous avons été sauvés, mais c’est en espérance ; voir ce qu’on espère, ce n’est plus espérer : ce que l’on voit, comment peut-on l’espérer encore ? Mais nous, qui espérons ce que nous ne voyons pas, nous l’attendons avec persévérance. Bien plus, l’Esprit Saint vient au secours de notre faiblesse, car nous ne savons pas prier comme il faut. L’Esprit lui-même intercède pour nous par des gémissements inexprimables. Et Dieu, qui scrute les cœurs, connaît les intentions de l’Esprit puisque c’est selon Dieu que l’Esprit intercède pour les fidèles. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     nous le savons bien, la création tout entière gémit, elle passe par les douleurs d’un enfantement qui dure encore.     Et elle n’est pas seule. Nous aussi, en nous-mêmes, nous gémissons ; nous avons commencé à recevoir l’Esprit Saint, mais nous attendons notre adoption et la rédemption de notre corps.     Car nous avons été sauvés, mais c’est en espérance ; voir ce qu’on espère, ce n’est plus espérer : ce que l’on voit, comment peut-on l’espérer encore ?     Mais nous, qui espérons ce que nous ne voyons pas, nous l’attendons avec persévérance.     Bien plus, l’Esprit Saint vient au secours de notre faiblesse, car nous ne savons pas prier comme il faut. L’Esprit lui-même intercède pour nous par des gémissements inexprimables.     Et Dieu, qui scrute les cœurs, connaît les intentions de l’Esprit puisque c’est selon Dieu que l’Esprit intercède pour les fidèles.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
         <w:t>Évangile (Jn 7, 37-39)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Au jour solennel où se terminait la fête des Tentes, Jésus, debout, s’écria : « Si quelqu’un a soif, qu’il vienne à moi, et qu’il boive, celui qui croit en moi ! Comme dit l’Écriture : De son cœur couleront des fleuves d’eau vive. » En disant cela, il parlait de l’Esprit Saint qu’allaient recevoir ceux qui croiraient en lui. En effet, il ne pouvait y avoir l’Esprit puisque Jésus n’avait pas encore été glorifié. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Au jour solennel où se terminait la fête des Tentes, Jésus, debout, s’écria : « Si quelqu’un a soif, qu’il vienne à moi, et qu’il boive,     celui qui croit en moi ! Comme dit l’Écriture :De son cœur couleront des fleuves d’eau vive. »     En disant cela, il parlait de l’Esprit Saint qu’allaient recevoir ceux qui croiraient en lui. En effet, il ne pouvait y avoir l’Esprit puisque Jésus n’avait pas encore été glorifié.      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc9"/>
       <w:r>
         <w:t>MESSE DU JOUR</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc10"/>
       <w:r>
         <w:t>Première lecture (Ac 2, 1-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quand arriva le jour de la Pentecôte, au terme des cinquante jours après Pâques, ils se trouvaient réunis tous ensemble. Soudain un bruit survint du ciel comme un violent coup de vent : la maison où ils étaient assis en fut remplie tout entière. Alors leur apparurent des langues qu’on aurait dites de feu, qui se partageaient, et il s’en posa une sur chacun d’eux. Tous furent remplis d’Esprit Saint : ils se mirent à parler en d’autres langues, et chacun s’exprimait selon le don de l’Esprit. Or, il y avait, résidant à Jérusalem, des Juifs religieux, venant de toutes les nations sous le ciel. Lorsque ceux-ci entendirent la voix qui retentissait, ils se rassemblèrent en foule. Ils étaient en pleine confusion parce que chacun d’eux entendait dans son propre dialecte ceux qui parlaient. Dans la stupéfaction et l’émerveillement, ils disaient : « Ces gens qui parlent ne sont-ils pas tous Galiléens ? Comment se fait-il que chacun de nous les entende dans son propre dialecte, sa langue maternelle ? Parthes, Mèdes et Élamites, habitants de la Mésopotamie, de la Judée et de la Cappadoce, de la province du Pont et de celle d’Asie, de la Phrygie et de la Pamphylie, de l’Égypte et des contrées de Libye proches de Cyrène, Romains de passage, Juifs de naissance et convertis, Crétois et Arabes, tous nous les entendons parler dans nos langues des merveilles de Dieu. » – Parole du Seigneur.
+        <w:t xml:space="preserve">    Quand arriva le jour de la Pentecôte, au terme des cinquante jours après Pâques, ils se trouvaient réunis tous ensemble.     Soudain un bruit survint du ciel comme un violent coup de vent : la maison où ils étaient assis en fut remplie tout entière.     Alors leur apparurent des langues qu’on aurait dites de feu, qui se partageaient, et il s’en posa une sur chacun d’eux.     Tous furent remplis d’Esprit Saint : ils se mirent à parler en d’autres langues, et chacun s’exprimait selon le don de l’Esprit.      Or, il y avait, résidant à Jérusalem, des Juifs religieux, venant de toutes les nations sous le ciel.     Lorsque ceux-ci entendirent la voix qui retentissait, ils se rassemblèrent en foule. Ils étaient en pleine confusion parce que chacun d’eux entendait dans son propre dialecte ceux qui parlaient.     Dans la stupéfaction et l’émerveillement, ils disaient : « Ces gens qui parlent ne sont-ils pas tous Galiléens ?     Comment se fait-il que chacun de nous les entende dans son propre dialecte, sa langue maternelle ?     Parthes, Mèdes et Élamites, habitants de la Mésopotamie, de la Judée et de la Cappadoce, de la province du Pont et de celle d’Asie,     de la Phrygie et de la Pamphylie, de l’Égypte et des contrées de Libye proches de Cyrène, Romains de passage,     Juifs de naissance et convertis, Crétois et Arabes, tous nous les entendons parler dans nos langues des merveilles de Dieu. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc11"/>
       <w:r>
         <w:t>Psaume (Ps  103 (104), 1ab.24ac, 29bc-30, 31.34)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme ; Seigneur mon Dieu, tu es si grand ! Quelle profusion dans tes œuvres, Seigneur ! la terre s’emplit de tes biens. Tu reprends leur souffle, ils expirent et retournent à leur poussière. Tu envoies ton souffle : ils sont créés ; tu renouvelles la face de la terre. Gloire au Seigneur à tout jamais ! Que Dieu se réjouisse en ses œuvres ! Que mon poème lui soit agréable ; moi, je me réjouis dans le Seigneur.
+        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme ; Seigneur mon Dieu, tu es si grand ! Quelle profusion dans tes œuvres, Seigneur ! la terre s’emplit de tes biens.  Tu reprends leur souffle, ils expirent et retournent à leur poussière. Tu envoies ton souffle : ils sont créés ; tu renouvelles la face de la terre.  Gloire au Seigneur à tout jamais ! Que Dieu se réjouisse en ses œuvres ! Que mon poème lui soit agréable ; moi, je me réjouis dans le Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc12"/>
       <w:r>
         <w:t>Deuxième lecture (1 Co 12, 3b-7.12-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, personne n’est capable de dire : « Jésus est Seigneur » sinon dans l’Esprit Saint. Les dons de la grâce sont variés, mais c’est le même Esprit. Les services sont variés, mais c’est le même Seigneur. Les activités sont variées, mais c’est le même Dieu qui agit en tout et en tous. À chacun est donnée la manifestation de l’Esprit en vue du bien. Prenons une comparaison : le corps ne fait qu’un, il a pourtant plusieurs membres ; et tous les membres, malgré leur nombre, ne forment qu’un seul corps. Il en est ainsi pour le Christ. C’est dans un unique Esprit, en effet, que nous tous, Juifs ou païens, esclaves ou hommes libres, nous avons été baptisés pour former un seul corps. Tous, nous avons été désaltérés par un unique Esprit. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     personne n’est capable de dire : « Jésus est Seigneur » sinon dans l’Esprit Saint.     Les dons de la grâce sont variés, mais c’est le même Esprit.     Les services sont variés, mais c’est le même Seigneur.     Les activités sont variées, mais c’est le même Dieu qui agit en tout et en tous.     À chacun est donnée la manifestation de l’Esprit en vue du bien.      Prenons une comparaison : le corps ne fait qu’un, il a pourtant plusieurs membres ; et tous les membres, malgré leur nombre, ne forment qu’un seul corps. Il en est ainsi pour le Christ.     C’est dans un unique Esprit, en effet, que nous tous, Juifs ou païens, esclaves ou hommes libres, nous avons été baptisés pour former un seul corps. Tous, nous avons été désaltérés par un unique Esprit.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc13"/>
       <w:r>
         <w:t>Séquence ()</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Viens, Esprit Saint, en nos cœurs et envoie du haut du ciel un rayon de ta lumière. Viens en nous, père des pauvres, viens, dispensateur des dons, viens, lumière de nos cœurs. Consolateur souverain, hôte très doux de nos âmes, adoucissante fraîcheur. Dans le labeur, le repos ; dans la fièvre, la fraîcheur ; dans les pleurs, le réconfort. Ô lumière bienheureuse, viens remplir jusqu’à l’intime le cœur de tous tes fidèles. Sans ta puissance divine, il n’est rien en aucun homme, rien qui ne soit perverti. Lave ce qui est souillé, baigne ce qui est aride, guéris ce qui est blessé. Assouplis ce qui est raide, réchauffe ce qui est froid, rends droit ce qui est faussé. À tous ceux qui ont la foi et qui en toi se confient donne tes sept dons sacrés. Donne mérite et vertu, donne le salut final, donne la joie éternelle. Amen.
+        <w:t xml:space="preserve">Viens, Esprit Saint, en nos cœurs et envoie du haut du ciel un rayon de ta lumière.  Viens en nous, père des pauvres, viens, dispensateur des dons, viens, lumière de nos cœurs.  Consolateur souverain, hôte très doux de nos âmes, adoucissante fraîcheur.  Dans le labeur, le repos ; dans la fièvre, la fraîcheur ; dans les pleurs, le réconfort.  Ô lumière bienheureuse, viens remplir jusqu’à l’intime le cœur de tous tes fidèles.  Sans ta puissance divine, il n’est rien en aucun homme, rien qui ne soit perverti.  Lave ce qui est souillé, baigne ce qui est aride, guéris ce qui est blessé.  Assouplis ce qui est raide, réchauffe ce qui est froid, rends droit ce qui est faussé.  À tous ceux qui ont la foi et qui en toi se confient donne tes sept dons sacrés.  Donne mérite et vertu, donne le salut final, donne la joie éternelle. Amen.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc14"/>
       <w:r>
         <w:t>Évangile (Jn 20, 19-23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">C’était après la mort de Jésus ; le soir venu, en ce premier jour de la semaine, alors que les portes du lieu où se trouvaient les disciples étaient verrouillées par crainte des Juifs, Jésus vint, et il était là au milieu d’eux. Il leur dit : « La paix soit avec vous ! » Après cette parole, il leur montra ses mains et son côté. Les disciples furent remplis de joie en voyant le Seigneur. Jésus leur dit de nouveau : « La paix soit avec vous ! De même que le Père m’a envoyé, moi aussi, je vous envoie. » Ayant ainsi parlé, il souffla sur eux et il leur dit : « Recevez l’Esprit Saint. À qui vous remettrez ses péchés, ils seront remis ; à qui vous maintiendrez ses péchés, ils seront maintenus. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">C’était après la mort de Jésus ;     le soir venu, en ce premier jour de la semaine, alors que les portes du lieu où se trouvaient les disciples étaient verrouillées par crainte des Juifs, Jésus vint, et il était là au milieu d’eux. Il leur dit :  « La paix soit avec vous ! »     Après cette parole, il leur montra ses mains et son côté. Les disciples furent remplis de joie en voyant le Seigneur.     Jésus leur dit de nouveau : « La paix soit avec vous ! De même que le Père m’a envoyé, moi aussi, je vous envoie. »     Ayant ainsi parlé, il souffla sur eux et il leur dit : « Recevez l’Esprit Saint.     À qui vous remettrez ses péchés, ils seront remis ; à qui vous maintiendrez ses péchés, ils seront maintenus. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -372,50 +372,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>