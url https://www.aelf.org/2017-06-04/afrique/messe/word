--- v0 (2025-10-16)
+++ v1 (2026-08-01)
@@ -229,51 +229,51 @@
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frères, personne n’est capable de dire : « Jésus est Seigneur » sinon dans l’Esprit Saint. Les dons de la grâce sont variés, mais c’est le même Esprit. Les services sont variés, mais c’est le même Seigneur. Les activités sont variées, mais c’est le même Dieu qui agit en tout et en tous. À chacun est donnée la manifestation de l’Esprit en vue du bien. Prenons une comparaison : le corps ne fait qu’un, il a pourtant plusieurs membres ; et tous les membres, malgré leur nombre, ne forment qu’un seul corps. Il en est ainsi pour le Christ. C’est dans un unique Esprit, en effet, que nous tous, Juifs ou païens, esclaves ou hommes libres, nous avons été baptisés pour former un seul corps. Tous, nous avons été désaltérés par un unique Esprit. – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc13"/>
       <w:r>
         <w:t>Séquence ()</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Viens, Esprit Saint, en nos cœurs et envoie du haut de ciel un rayon de ta lumière. Viens en nous, père des pauvres, viens, dispensateur des dons, viens, lumière de nos cœurs. Consolateur souverain, hôte très doux de nos âmes, adoucissante fraîcheur. Dans le labeur, le repos ; dans la fièvre, la fraîcheur ; dans les pleurs, le réconfort. Ô lumière bienheureuse, viens remplir jusqu’à l’intime le cœur de tous tes fidèles. Sans ta puissance divine, il n’est rien en aucun homme, rien qui ne soit perverti. Lave ce qui est souillé, baigne ce qui est aride, guéris ce qui est blessé. Assouplis ce qui est raide, réchauffe ce qui est froid, rends droit ce qui est faussé. À tous ceux qui ont la foi et qui en toi se confient donne tes sept dons sacrés. Donne mérite et vertu, donne le salut final, donne la joie éternelle. Amen.
+        <w:t xml:space="preserve">Viens, Esprit Saint, en nos cœurs et envoie du haut du ciel un rayon de ta lumière. Viens en nous, père des pauvres, viens, dispensateur des dons, viens, lumière de nos cœurs. Consolateur souverain, hôte très doux de nos âmes, adoucissante fraîcheur. Dans le labeur, le repos ; dans la fièvre, la fraîcheur ; dans les pleurs, le réconfort. Ô lumière bienheureuse, viens remplir jusqu’à l’intime le cœur de tous tes fidèles. Sans ta puissance divine, il n’est rien en aucun homme, rien qui ne soit perverti. Lave ce qui est souillé, baigne ce qui est aride, guéris ce qui est blessé. Assouplis ce qui est raide, réchauffe ce qui est froid, rends droit ce qui est faussé. À tous ceux qui ont la foi et qui en toi se confient donne tes sept dons sacrés. Donne mérite et vertu, donne le salut final, donne la joie éternelle. Amen.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc14"/>
       <w:r>
         <w:t>Évangile (Jn 20, 19-23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C’était après la mort de Jésus ; le soir venu, en ce premier jour de la semaine, alors que les portes du lieu où se trouvaient les disciples étaient verrouillées par crainte des Juifs, Jésus vint, et il était là au milieu d’eux. Il leur dit : « La paix soit avec vous ! » Après cette parole, il leur montra ses mains et son côté. Les disciples furent remplis de joie en voyant le Seigneur. Jésus leur dit de nouveau : « La paix soit avec vous ! De même que le Père m’a envoyé, moi aussi, je vous envoie. » Ayant ainsi parlé, il souffla sur eux et il leur dit : « Recevez l’Esprit Saint. À qui vous remettrez ses péchés, ils seront remis ; à qui vous maintiendrez ses péchés, ils seront maintenus. » – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>