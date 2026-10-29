--- v0 (2025-10-14)
+++ v1 (2026-10-29)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 1, 12-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les Apôtres, après avoir vu Jésus s’en aller vers le ciel, retournèrent à Jérusalem depuis le lieu-dit « mont des Oliviers » qui en est proche, – la distance de marche ne dépasse pas ce qui est permis le jour du sabbat. À leur arrivée, ils montèrent dans la chambre haute où ils se tenaient habituellement ; c’était Pierre, Jean, Jacques et André, Philippe et Thomas, Barthélemy et Matthieu, Jacques fils d’Alphée, Simon le Zélote, et Jude fils de Jacques. Tous, d’un même cœur, étaient assidus à la prière, avec des femmes, avec Marie la mère de Jésus, et avec ses frères. – Parole du Seigneur.
+        <w:t xml:space="preserve">Les Apôtres, après avoir vu Jésus s’en aller vers le ciel,     retournèrent à Jérusalem depuis le lieu-dit « mont des Oliviers » qui en est proche, – la distance de marche ne dépasse pas ce qui est permis le jour du sabbat.     À leur arrivée, ils montèrent dans la chambre haute où ils se tenaient habituellement ; c’était Pierre, Jean, Jacques et André, Philippe et Thomas, Barthélemy et Matthieu, Jacques fils d’Alphée, Simon le Zélote, et Jude fils de Jacques.     Tous, d’un même cœur, étaient assidus à la prière, avec des femmes, avec Marie la mère de Jésus, et avec ses frères.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps  26 (27), 1, 4, 7-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur est ma lumière et mon salut ; de qui aurais-je crainte ? Le Seigneur est le rempart de ma vie ; devant qui tremblerais-je ? J’ai demandé une chose au Seigneur, la seule que je cherche : habiter la maison du Seigneur tous les jours de ma vie, pour admirer le Seigneur dans sa beauté et m’attacher à son temple. Écoute, Seigneur, je t’appelle ! Pitié ! Réponds-moi ! Mon cœur m’a redit ta parole : « Cherchez ma face. »
+        <w:t xml:space="preserve">Le Seigneur est ma lumière et mon salut ; de qui aurais-je crainte ? Le Seigneur est le rempart de ma vie ; devant qui tremblerais-je ?  J’ai demandé une chose au Seigneur, la seule que je cherche : habiter la maison du Seigneur tous les jours de ma vie, pour admirer le Seigneur dans sa beauté et m’attacher à son temple.  Écoute, Seigneur, je t’appelle ! Pitié ! Réponds-moi ! Mon cœur m’a redit ta parole : « Cherchez ma face. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (1 P 4, 13-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, dans la mesure où vous communiez aux souffrances du Christ, réjouissez-vous, afin d’être dans la joie et l’allégresse quand sa gloire se révélera. Si l’on vous insulte pour le nom du Christ, heureux êtes-vous, parce que l’Esprit de gloire, l’Esprit de Dieu, repose sur vous. Que personne d’entre vous, en effet, n’ait à souffrir comme meurtrier, voleur, malfaiteur, ou comme agitateur. Mais si c’est comme chrétien, qu’il n’ait pas de honte, et qu’il rende gloire à Dieu pour ce nom-là. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés,     dans la mesure où vous communiez aux souffrances du Christ, réjouissez-vous, afin d’être dans la joie et l’allégresse quand sa gloire se révélera.     Si l’on vous insulte pour le nom du Christ, heureux êtes-vous, parce que l’Esprit de gloire, l’Esprit de Dieu, repose sur vous.     Que personne d’entre vous, en effet, n’ait à souffrir comme meurtrier, voleur, malfaiteur, ou comme agitateur.     Mais si c’est comme chrétien, qu’il n’ait pas de honte, et qu’il rende gloire à Dieu pour ce nom-là.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Jn 17, 1b-11a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus leva les yeux au ciel et dit : « Père, l’heure est venue. Glorifie ton Fils afin que le Fils te glorifie. Ainsi, comme tu lui as donné pouvoir sur tout être de chair, il donnera la vie éternelle à tous ceux que tu lui as donnés. Or, la vie éternelle, c’est qu’ils te connaissent, toi le seul vrai Dieu, et celui que tu as envoyé, Jésus Christ. Moi, je t’ai glorifié sur la terre en accomplissant l’œuvre que tu m’avais donnée à faire. Et maintenant, glorifie-moi auprès de toi, Père, de la gloire que j’avais auprès de toi avant que le monde existe. J’ai manifesté ton nom aux hommes que tu as pris dans le monde pour me les donner. Ils étaient à toi, tu me les as donnés, et ils ont gardé ta parole. Maintenant, ils ont reconnu que tout ce que tu m’as donné vient de toi, car je leur ai donné les paroles que tu m’avais données : ils les ont reçues, ils ont vraiment reconnu que je suis sorti de toi, et ils ont cru que tu m’as envoyé. Moi, je prie pour eux ; ce n’est pas pour le monde que je prie, mais pour ceux que tu m’as donnés, car ils sont à toi. Tout ce qui est à moi est à toi, et ce qui est à toi est à moi ; et je suis glorifié en eux. Désormais, je ne suis plus dans le monde ; eux, ils sont dans le monde, et moi, je viens vers toi. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là,         Jésus leva les yeux au ciel et dit : « Père, l’heure est venue. Glorifie ton Fils afin que le Fils te glorifie.     Ainsi, comme tu lui as donné pouvoir sur tout être de chair, il donnera la vie éternelle à tous ceux que tu lui as donnés.     Or, la vie éternelle, c’est qu’ils te connaissent, toi le seul vrai Dieu, et celui que tu as envoyé, Jésus Christ.     Moi, je t’ai glorifié sur la terre en accomplissant l’œuvre que tu m’avais donnée à faire.     Et maintenant, glorifie-moi auprès de toi, Père, de la gloire que j’avais auprès de toi avant que le monde existe.     J’ai manifesté ton nom aux hommes que tu as pris dans le monde pour me les donner. Ils étaient à toi, tu me les as donnés, et ils ont gardé ta parole.     Maintenant, ils ont reconnu que tout ce que tu m’as donné vient de toi,     car je leur ai donné les paroles que tu m’avais données : ils les ont reçues, ils ont vraiment reconnu que je suis sorti de toi, et ils ont cru que tu m’as envoyé.      Moi, je prie pour eux ; ce n’est pas pour le monde que je prie, mais pour ceux que tu m’as donnés, car ils sont à toi.     Tout ce qui est à moi est à toi, et ce qui est à toi est à moi ; et je suis glorifié en eux.     Désormais, je ne suis plus dans le monde ; eux, ils sont dans le monde, et moi, je viens vers toi. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>