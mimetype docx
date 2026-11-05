--- v0 (2025-10-24)
+++ v1 (2026-11-05)
@@ -39,105 +39,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 7, 10-14 ; 8, 10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, le Seigneur parla ainsi au roi Acaz : « Demande pour toi un signe de la part du Seigneur ton Dieu, au fond du séjour des morts ou sur les sommets, là-haut. » Acaz répondit : « Non, je n’en demanderai pas, je ne mettrai pas le Seigneur à l’épreuve. » Isaïe dit alors : « Écoutez, maison de David ! Il ne vous suffit donc pas de fatiguer les hommes : il faut encore que vous fatiguiez mon Dieu ! C’est pourquoi le Seigneur lui-même vous donnera un signe : Voici que la vierge est enceinte, elle enfantera un fils, qu’elle appellera Emmanuel, car Dieu est avec nous. » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,     le Seigneur parla ainsi au roi Acaz :     « Demande pour toi un signe de la part du Seigneur ton Dieu, au fond du séjour des morts ou sur les sommets, là-haut. »     Acaz répondit : « Non, je n’en demanderai pas, je ne mettrai pas le Seigneur à l’épreuve. »     Isaïe dit alors : « Écoutez, maison de David ! Il ne vous suffit donc pas de fatiguer les hommes : il faut encore que vous fatiguiez mon Dieu !     C’est pourquoi le Seigneur lui-même vous donnera un signe : Voici que la vierge est enceinte, elle enfantera un fils, qu’elle appellera Emmanuel,     car Dieu est avec nous. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 39 (40), 7-8a, 8b-9, 10,11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tu ne voulais ni offrande ni sacrifice, tu as ouvert mes oreilles ; tu ne demandais ni holocauste ni victime, alors j'ai dit : « Voici, je viens. « Dans le livre, est écrit pour moi ce que tu veux que je fasse. Mon Dieu, voilà ce que j'aime : ta loi me tient aux entrailles. » J'annonce la justice dans la grande assemblée ; vois, je ne retiens pas mes lèvres, Seigneur, tu le sais. Je n'ai pas enfoui ta justice au fond de mon cœur, je n'ai pas caché ta fidélité, ton salut ; j'ai dit ton amour et ta vérité à la grande assemblée.
+        <w:t xml:space="preserve">Tu ne voulais ni offrande ni sacrifice, tu as ouvert mes oreilles ; tu ne demandais ni holocauste ni victime, alors j'ai dit : « Voici, je viens.  « Dans le livre, est écrit pour moi ce que tu veux que je fasse.  Mon Dieu, voilà ce que j'aime : ta loi me tient aux entrailles. »  J'annonce la justice dans la grande assemblée ;  vois, je ne retiens pas mes lèvres, Seigneur, tu le sais.  Je n'ai pas enfoui ta justice au fond de mon cœur,  je n'ai pas caché ta fidélité, ton salut ; j'ai dit ton amour et ta vérité à la grande assemblée.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (He 10, 4-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, il est impossible que du sang de taureaux et de boucs enlève les péchés. Aussi, en entrant dans le monde, le Christ dit : Tu n’as voulu ni sacrifice ni offrande, mais tu m’as formé un corps. Tu n’as pas agréé les holocaustes ni les sacrifices pour le péché ; alors, j’ai dit : Me voici, je suis venu, mon Dieu, pour faire ta volonté, ainsi qu’il est écrit de moi dans le Livre. Le Christ commence donc par dire : Tu n’as pas voulu ni agréé les sacrifices et les offrandes, les holocaustes et les sacrifices pour le péché, ceux que la Loi prescrit d’offrir. Puis il déclare : Me voici, je suis venu pour faire ta volonté. Ainsi, il supprime le premier état de choses pour établir le second. Et c’est grâce à cette volonté que nous sommes sanctifiés, par l’offrande que Jésus Christ a faite de son corps, une fois pour toutes. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     il est impossible que du sang de taureaux et de boucs enlève les péchés.     Aussi, en entrant dans le monde, le Christ dit :Tu n’as voulu ni sacrifice ni offrande, mais tu m’as formé un corps.             Tu n’as pas agréé les holocaustes ni les sacrifices pour le péché ;             alors, j’ai dit : Me voici, je suis venu, mon Dieu, pour faire ta volonté, ainsi qu’il est écrit de moi dans le Livre.     Le Christ commence donc par dire :Tu n’as pas voulu ni agréé les sacrifices et les offrandes, les holocaustes et les sacrifices pour le péché, ceux que la Loi prescrit d’offrir.     Puis il déclare :Me voici, je suis venu pour faire ta volonté. Ainsi, il supprime le premier état de choses pour établir le second.     Et c’est grâce à cette volonté que nous sommes sanctifiés, par l’offrande que Jésus Christ a faite de son corps, une fois pour toutes.       – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Lc 1, 26-38)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, l’ange Gabriel fut envoyé par Dieu dans une ville de Galilée, appelée Nazareth, à une jeune fille vierge, accordée en mariage à un homme de la maison de David, appelé Joseph ; et le nom de la jeune fille était Marie. L’ange entra chez elle et dit : « Je te salue, Comblée-de-grâce, le Seigneur est avec toi. » À cette parole, elle fut toute bouleversée, et elle se demandait ce que pouvait signifier cette salutation. L’ange lui dit alors : « Sois sans crainte, Marie, car tu as trouvé grâce auprès de Dieu. Voici que tu vas concevoir et enfanter un fils ; tu lui donneras le nom de Jésus. Il sera grand, il sera appelé Fils du Très-Haut ; le Seigneur Dieu lui donnera le trône de David son père ; il régnera pour toujours sur la maison de Jacob, et son règne n’aura pas de fin. » Marie dit à l’ange : « Comment cela va-t-il se faire, puisque je ne connais pas d’homme ? » L’ange lui répondit : « L’Esprit Saint viendra sur toi, et la puissance du Très-Haut te prendra sous son ombre ; c’est pourquoi celui qui va naître sera saint, il sera appelé Fils de Dieu. Or voici que, dans sa vieillesse, Élisabeth, ta parente, a conçu, elle aussi, un fils et en est à son sixième mois, alors qu’on l’appelait la femme stérile. Car rien n’est impossible à Dieu. » Marie dit alors : « Voici la servante du Seigneur ; que tout m’advienne selon ta parole. » Alors l’ange la quitta. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     l’ange Gabriel fut envoyé par Dieu dans une ville de Galilée, appelée Nazareth,     à une jeune fille vierge, accordée en mariage à un homme de la maison de David, appelé Joseph ; et le nom de la jeune fille était Marie.     L’ange entra chez elle et dit : « Je te salue, Comblée-de-grâce, le Seigneur est avec toi. »     À cette parole, elle fut toute bouleversée, et elle se demandait ce que pouvait signifier cette salutation.     L’ange lui dit alors : « Sois sans crainte, Marie, car tu as trouvé grâce auprès de Dieu.     Voici que tu vas concevoir et enfanter un fils ; tu lui donneras le nom de Jésus.     Il sera grand, il sera appelé Fils du Très-Haut ; le Seigneur Dieu lui donnera le trône de David son père ;     il régnera pour toujours sur la maison de Jacob, et son règne n’aura pas de fin. »     Marie dit à l’ange : « Comment cela va-t-il se faire, puisque je ne connais pas d’homme ? »     L’ange lui répondit : « L’Esprit Saint viendra sur toi, et la puissance du Très-Haut te prendra sous son ombre ; c’est pourquoi celui qui va naître sera saint, il sera appelé Fils de Dieu.     Or voici que, dans sa vieillesse, Élisabeth, ta parente, a conçu, elle aussi, un fils et en est à son sixième mois, alors qu’on l’appelait la femme stérile.     Car rien n’est impossible à Dieu. »     Marie dit alors : « Voici la servante du Seigneur ; que tout m’advienne selon ta parole. » Alors l’ange la quitta.       – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>