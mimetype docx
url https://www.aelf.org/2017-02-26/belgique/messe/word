--- v0 (2025-10-15)
+++ v1 (2026-10-31)
@@ -1,152 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-        <w:t>dimanche 26 février 2017
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:bookmarkStart w:id="0" w:name="_Toc0"/><w:r><w:t>dimanche 26 février 2017
 8ème dimanche du Temps Ordinaire
-</w:t>
-[...91 lines deleted...]
-</w:document>
+
+</w:t></w:r><w:bookmarkEnd w:id="0"/></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:bookmarkStart w:id="1" w:name="_Toc1"/><w:r><w:t>Lectures de la messe</w:t></w:r><w:bookmarkEnd w:id="1"/></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:bookmarkStart w:id="2" w:name="_Toc2"/><w:r><w:t>Première lecture (Is 49, 14-15)</w:t></w:r><w:bookmarkEnd w:id="2"/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J&eacute;rusalem disait&nbsp;:&laquo;&nbsp;Le Seigneur m&rsquo;a abandonn&eacute;e,mon Seigneur m&rsquo;a oubli&eacute;e.&nbsp;&raquo;&nbsp;&nbsp; &nbsp;Une femme peut-elle oublier son nourrisson,ne plus avoir de tendresse pour le fils de ses entrailles&nbsp;?M&ecirc;me si elle l&rsquo;oubliait,moi, je ne t&rsquo;oublierai pas,&ndash; dit le Seigneur.&nbsp;&nbsp; &nbsp;&ndash; Parole du Seigneur.
+
+</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:bookmarkStart w:id="3" w:name="_Toc3"/><w:r><w:t>Psaume (Ps 61 (62), 2-3, 8, 9)</w:t></w:r><w:bookmarkEnd w:id="3"/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je n&rsquo;ai de repos qu&rsquo;en Dieu seul,mon salut vient de lui.Lui seul est mon rocher, mon salut,ma citadelle&nbsp;: je suis in&eacute;branlable.&nbsp;Mon salut et ma gloirese trouvent pr&egrave;s de Dieu.Chez Dieu, mon refuge,mon rocher imprenable&nbsp;!&nbsp;Comptez sur lui en tous temps,vous, le peuple.Devant lui &eacute;panchez votre c&oelig;ur&nbsp;:Dieu est pour nous un refuge.
+
+</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:bookmarkStart w:id="4" w:name="_Toc4"/><w:r><w:t>Deuxième lecture (1 Co 4, 1-5)</w:t></w:r><w:bookmarkEnd w:id="4"/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fr&egrave;res,&nbsp;&nbsp; &nbsp;que l&rsquo;on nous regardecomme des auxiliaires du Christet des intendants des myst&egrave;res de Dieu.&nbsp;&nbsp; &nbsp;Or, tout ce que l&rsquo;on demande aux intendants,c&rsquo;est d&rsquo;&ecirc;tre trouv&eacute;s dignes de confiance.&nbsp;&nbsp; &nbsp;Pour ma part, je me soucie fort peu d&rsquo;&ecirc;tre soumis &agrave; votre jugement,ou &agrave; celui d&rsquo;une autorit&eacute; humaine&nbsp;;d&rsquo;ailleurs, je ne me juge m&ecirc;me pas moi-m&ecirc;me.&nbsp;&nbsp; &nbsp;Ma conscience ne me reproche rien,mais ce n&rsquo;est pas pour cela que je suis juste&nbsp;:celui qui me soumet au jugement,c&rsquo;est le Seigneur.&nbsp;&nbsp; &nbsp;Ainsi, ne portez pas de jugement pr&eacute;matur&eacute;,mais attendez la venue du Seigneur,car il mettra en lumi&egrave;re ce qui est cach&eacute; dans les t&eacute;n&egrave;bres,et il rendra manifestes les intentions des c&oelig;urs.Alors, la louange qui revient &agrave; chacunlui sera donn&eacute;e par Dieu.&nbsp;&nbsp; &nbsp;&ndash; Parole du Seigneur.
+
+</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:bookmarkStart w:id="5" w:name="_Toc5"/><w:r><w:t>Évangile (Mt 6, 24-34)</w:t></w:r><w:bookmarkEnd w:id="5"/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En ce temps-l&agrave;,J&eacute;sus disait &agrave; ses disciples&nbsp;:&nbsp;&nbsp; &nbsp;&laquo;&nbsp;Nul ne peut servir deux ma&icirc;tres&nbsp;:ou bien il ha&iuml;ra l&rsquo;un et aimera l&rsquo;autre,ou bien il s&rsquo;attachera &agrave; l&rsquo;un et m&eacute;prisera l&rsquo;autre.Vous ne pouvez pas servir &agrave; la fois Dieu et l&rsquo;Argent.&nbsp;&nbsp; &nbsp;C&rsquo;est pourquoi je vous dis&nbsp;:Ne vous souciez pas,pour votre vie, de ce que vous mangerez,ni, pour votre corps, de quoi vous le v&ecirc;tirez.La vie ne vaut-elle pas plus que la nourriture,et le corps plus que les v&ecirc;tements&nbsp;?&nbsp;&nbsp; &nbsp;Regardez les oiseaux du ciel&nbsp;:ils ne font ni semailles ni moisson,ils n&rsquo;amassent pas dans des greniers,et votre P&egrave;re c&eacute;leste les nourrit.Vous-m&ecirc;mes, ne valez-vous pasbeaucoup plus qu&rsquo;eux&nbsp;?&nbsp;&nbsp; &nbsp;Qui d&rsquo;entre vous, en se faisant du souci,peut ajouter une coud&eacute;e &agrave; la longueur de sa vie&nbsp;?&nbsp;&nbsp; &nbsp;Et au sujet des v&ecirc;tements,pourquoi se faire tant de souci&nbsp;?Observez comment poussent les lis des champs&nbsp;:ils ne travaillent pas, ils ne filent pas.&nbsp;&nbsp; &nbsp;Or je vous dis que Salomon lui-m&ecirc;me, dans toute sa gloire,n&rsquo;&eacute;tait pas habill&eacute; comme l&rsquo;un d&rsquo;entre eux.&nbsp;&nbsp; &nbsp;Si Dieu donne un tel v&ecirc;tement &agrave; l&rsquo;herbe des champs,qui est l&agrave; aujourd&rsquo;hui,et qui demain sera jet&eacute;e au feu,ne fera-t-il pas bien davantage pour vous,hommes de peu de foi&nbsp;?&nbsp;&nbsp; &nbsp;Ne vous faites donc pas tant de souci&nbsp;;ne dites pas&nbsp;: &lsquo;Qu&rsquo;allons-nous manger&nbsp;?&rsquo;ou bien&nbsp;: &lsquo;Qu&rsquo;allons-nous boire&nbsp;?&rsquo;ou encore&nbsp;: &lsquo;Avec quoi nous habiller&nbsp;?&rsquo;&nbsp;&nbsp; &nbsp;Tout cela, les pa&iuml;ens le recherchent.Mais votre P&egrave;re c&eacute;leste sait que vous en avez besoin.&nbsp;&nbsp; &nbsp;Cherchez d&rsquo;abord le royaume de Dieu et sa justice,et tout cela vous sera donn&eacute; par surcro&icirc;t.&nbsp;&nbsp; &nbsp;Ne vous faites pas de souci pour demain&nbsp;:demain aura souci de lui-m&ecirc;me&nbsp;;&agrave; chaque jour suffit sa peine.&nbsp;&raquo;&nbsp;&nbsp; &nbsp;&ndash; Acclamons la Parole de Dieu.
+
+</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -217,50 +126,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>