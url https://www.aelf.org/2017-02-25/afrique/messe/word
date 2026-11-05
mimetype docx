--- v0 (2025-10-21)
+++ v1 (2026-11-05)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Si 17, 1-15)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur a créé l’homme en le tirant de la terre, et il l’a fait retourner à la terre. Il a donné aux humains des jours comptés, un temps déterminé, il a remis en leur pouvoir ce qui est sur la terre. Il les a revêtus d’une force pareille à la sienne, il les a faits à son image. Il a mis en tout vivant la crainte de l’être humain, pour que celui-ci commande en maître aux bêtes sauvages et aux oiseaux. Aux humains il a donné du jugement, une langue, des yeux, des oreilles, et un cœur pour réfléchir. Il les a remplis de savoir et d’intelligence, il leur a fait connaître le bien et le mal. Il a posé son regard sur leur cœur, leur montrant la grandeur de ses œuvres. Ils raconteront la grandeur de ses œuvres, ils célébreront le Nom très saint. Il leur a aussi accordé le savoir, il leur a donné en héritage la loi de vie ; afin qu'ils comprennent, dès maintenant, qu'ils sont mortels. Il a établi avec eux une Alliance éternelle, et il leur a fait connaître ses jugements. Leurs yeux ont vu la grandeur de sa gloire, leurs oreilles ont entendu la majesté de sa voix. Il leur a dit : « Gardez-vous de toute injustice », et à chacun il a donné des commandements au sujet du prochain. Leurs chemins sont toujours à découvert devant lui, ils n’échappent jamais à ses regards. – Parole du Seigneur.
+        <w:t xml:space="preserve">Le Seigneur a créé l’homme en le tirant de la terre, et il l’a fait retourner à la terre.     Il a donné aux humains des jours comptés, un temps déterminé, il a remis en leur pouvoir ce qui est sur la terre.     Il les a revêtus d’une force pareille à la sienne, il les a faits à son image.     Il a mis en tout vivant la crainte de l’être humain, pour que celui-ci commande en maître aux bêtes sauvages et aux oiseaux.     Aux humains il a donné du jugement, une langue, des yeux, des oreilles, et un cœur pour réfléchir.     Il les a remplis de savoir et d’intelligence, il leur a fait connaître le bien et le mal.     Il a posé son regard sur leur cœur, leur montrant la grandeur de ses œuvres.     Ils raconteront la grandeur de ses œuvres,     ils célébreront le Nom très saint.     Il leur a aussi accordé le savoir, il leur a donné en héritage la loi de vie ; afin qu'ils comprennent, dès maintenant, qu'ils sont mortels.     Il a établi avec eux une Alliance éternelle, et il leur a fait connaître ses jugements.     Leurs yeux ont vu la grandeur de sa gloire, leurs oreilles ont entendu la majesté de sa voix.     Il leur a dit : « Gardez-vous de toute injustice »,     et à chacun il a donné des commandements au sujet du prochain.     Leurs chemins sont toujours à découvert devant lui, ils n’échappent jamais à ses regards.             – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 102 (103), 13-14, 15-16, 17-18a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Comme la tendresse du père pour ses fils, la tendresse du Seigneur pour qui le craint ! Il sait de quoi nous sommes pétris, il se souvient que nous sommes poussière. L’homme ! ses jours sont comme l’herbe ; comme la fleur des champs, il fleurit : dès que souffle le vent, il n’est plus, même la place où il était l’ignore. Mais l’amour du Seigneur, sur ceux qui le craignent, est de toujours à toujours, et sa justice pour les enfants de leurs enfants, pour ceux qui gardent son alliance.
+        <w:t xml:space="preserve">Comme la tendresse du père pour ses fils, la tendresse du Seigneur pour qui le craint ! Il sait de quoi nous sommes pétris, il se souvient que nous sommes poussière.  L’homme ! ses jours sont comme l’herbe ; comme la fleur des champs, il fleurit : dès que souffle le vent, il n’est plus, même la place où il était l’ignore.  Mais l’amour du Seigneur, sur ceux qui le craignent, est de toujours à toujours, et sa justice pour les enfants de leurs enfants, pour ceux qui gardent son alliance.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 10, 13-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, des gens présentaient à Jésus des enfants pour qu’il pose la main sur eux ; mais les disciples les écartèrent vivement. Voyant cela, Jésus se fâcha et leur dit : « Laissez les enfants venir à moi, ne les empêchez pas, car le royaume de Dieu est à ceux qui leur ressemblent. Amen, je vous le dis : celui qui n’accueille pas le royaume de Dieu à la manière d’un enfant n’y entrera pas. » Il les embrassait et les bénissait en leur imposant les mains. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là,     des gens présentaient à Jésus des enfants pour qu’il pose la main sur eux ; mais les disciples les écartèrent vivement.     Voyant cela, Jésus se fâcha et leur dit : « Laissez les enfants venir à moi, ne les empêchez pas, car le royaume de Dieu est à ceux qui leur ressemblent.     Amen, je vous le dis : celui qui n’accueille pas le royaume de Dieu à la manière d’un enfant n’y entrera pas. »     Il les embrassait et les bénissait en leur imposant les mains.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>