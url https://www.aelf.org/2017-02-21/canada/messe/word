--- v0 (2025-10-14)
+++ v1 (2026-10-24)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Si 2, 1-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mon fils, si tu viens te mettre au service du Seigneur, prépare-toi à subir l’épreuve ; fais-toi un cœur droit, et tiens bon ; ne t’agite pas à l’heure de l’adversité. Attache-toi au Seigneur, ne l’abandonne pas, afin d’être comblé dans tes derniers jours. Toutes les adversités, accepte-les ; dans les revers de ta pauvre vie, sois patient ; car l’or est vérifié par le feu, et les hommes agréables à Dieu, par le creuset de l’humiliation. Dans les maladies comme dans le dénuement, aie foi en lui. Mets ta confiance en lui, et il te viendra en aide ; rends tes chemins droits, et mets en lui ton espérance. Vous qui craignez le Seigneur, comptez sur sa miséricorde, ne vous écartez pas du chemin, de peur de tomber. Vous qui craignez le Seigneur, ayez confiance en lui, et votre récompense ne saurait vous échapper. Vous qui craignez le Seigneur, espérez le bonheur, la joie éternelle et la miséricorde : ce qu’il donne en retour est un don éternel, pour la joie. Considérez les générations passées et voyez : Celui qui a mis sa confiance dans le Seigneur, a-t-il été déçu ? Celui qui a persévéré dans la crainte du Seigneur, a-t-il été abandonné ? Celui qui l’a invoqué, a-t-il été méprisé ? Car le Seigneur est tendre et miséricordieux, il pardonne les péchés, et il sauve au moment de la détresse. – Parole du Seigneur.
+        <w:t xml:space="preserve">Mon fils, si tu viens te mettre au service du Seigneur, prépare-toi à subir l’épreuve ;     fais-toi un cœur droit, et tiens bon ; ne t’agite pas à l’heure de l’adversité.     Attache-toi au Seigneur, ne l’abandonne pas, afin d’être comblé dans tes derniers jours.     Toutes les adversités, accepte-les ; dans les revers de ta pauvre vie, sois patient ;     car l’or est vérifié par le feu, et les hommes agréables à Dieu, par le creuset de l’humiliation. Dans les maladies comme dans le dénuement, aie foi en lui.     Mets ta confiance en lui, et il te viendra en aide ; rends tes chemins droits, et mets en lui ton espérance.     Vous qui craignez le Seigneur, comptez sur sa miséricorde, ne vous écartez pas du chemin, de peur de tomber.     Vous qui craignez le Seigneur, ayez confiance en lui, et votre récompense ne saurait vous échapper.     Vous qui craignez le Seigneur, espérez le bonheur, la joie éternelle et la miséricorde : ce qu’il donne en retour est un don éternel, pour la joie.     Considérez les générations passées et voyez : Celui qui a mis sa confiance dans le Seigneur, a-t-il été déçu ? Celui qui a persévéré dans la crainte du Seigneur, a-t-il été abandonné ? Celui qui l’a invoqué, a-t-il été méprisé ?     Car le Seigneur est tendre et miséricordieux, il pardonne les péchés, et il sauve au moment de la détresse.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 36 (37), 3-4, 18-19, 27-28ab, 39-40ac)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fais confiance au Seigneur, agis bien, habite la terre et reste fidèle ; mets ta joie dans le Seigneur : il comblera les désirs de ton cœur. Il connaît les jours de l’homme intègre qui recevra un héritage impérissable. Pas de honte pour lui aux mauvais jours ; aux temps de famine, il sera rassasié. Évite le mal, fais ce qui est bien, et tu auras une habitation pour toujours, car le Seigneur aime le bon droit, il n’abandonne pas ses amis. Le Seigneur est le salut pour les justes, leur abri au temps de la détresse. Le Seigneur les aide et les délivre, car ils cherchent en lui leur refuge.
+        <w:t xml:space="preserve">Fais confiance au Seigneur, agis bien, habite la terre et reste fidèle ; mets ta joie dans le Seigneur : il comblera les désirs de ton cœur.  Il connaît les jours de l’homme intègre qui recevra un héritage impérissable. Pas de honte pour lui aux mauvais jours ; aux temps de famine, il sera rassasié.  Évite le mal, fais ce qui est bien, et tu auras une habitation pour toujours, car le Seigneur aime le bon droit, il n’abandonne pas ses amis.  Le Seigneur est le salut pour les justes, leur abri au temps de la détresse. Le Seigneur les aide et les délivre, car ils cherchent en lui leur refuge.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 9, 30-37)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus traversait la Galilée avec ses disciples, et il ne voulait pas qu’on le sache, car il enseignait ses disciples en leur disant : « Le Fils de l’homme est livré aux mains des hommes ; ils le tueront et, trois jours après sa mort, il ressuscitera. » Mais les disciples ne comprenaient pas ces paroles et ils avaient peur de l’interroger. Ils arrivèrent à Capharnaüm, et, une fois à la maison, Jésus leur demanda : « De quoi discutiez-vous en chemin ? » Ils se taisaient, car, en chemin, ils avaient discuté entre eux pour savoir qui était le plus grand. S’étant assis, Jésus appela les Douze et leur dit : « Si quelqu’un veut être le premier, qu’il soit le dernier de tous et le serviteur de tous. » Prenant alors un enfant, il le plaça au milieu d’eux, l’embrassa, et leur dit : « Quiconque accueille en mon nom un enfant comme celui-ci, c’est moi qu’il accueille. Et celui qui m’accueille, ce n’est pas moi qu’il accueille, mais Celui qui m’a envoyé. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus traversait la Galilée avec ses disciples, et il ne voulait pas qu’on le sache,     car il enseignait ses disciples en leur disant : « Le Fils de l’homme est livré aux mains des hommes ; ils le tueront et, trois jours après sa mort, il ressuscitera. »     Mais les disciples ne comprenaient pas ces paroles et ils avaient peur de l’interroger.      Ils arrivèrent à Capharnaüm, et, une fois à la maison, Jésus leur demanda : « De quoi discutiez-vous en chemin ? »     Ils se taisaient, car, en chemin, ils avaient discuté entre eux pour savoir qui était le plus grand.     S’étant assis, Jésus appela les Douze et leur dit : « Si quelqu’un veut être le premier, qu’il soit le dernier de tous et le serviteur de tous. »     Prenant alors un enfant, il le plaça au milieu d’eux, l’embrassa, et leur dit :     « Quiconque accueille en mon nom un enfant comme celui-ci, c’est moi qu’il accueille. Et celui qui m’accueille, ce n’est pas moi qu’il accueille, mais Celui qui m’a envoyé. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>