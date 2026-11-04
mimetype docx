--- v0 (2025-10-16)
+++ v1 (2026-11-04)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Lv 19, 1-2.17-18)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur parla à Moïse et dit : « Parle à toute l’assemblée des fils d’Israël. Tu leur diras : Soyez saints, car moi, le Seigneur votre Dieu, je suis saint. Tu ne haïras pas ton frère dans ton cœur. Mais tu devras réprimander ton compatriote, et tu ne toléreras pas la faute qui est en lui. Tu ne te vengeras pas. Tu ne garderas pas de rancune contre les fils de ton peuple. Tu aimeras ton prochain comme toi-même. Je suis le Seigneur. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Le Seigneur parla à Moïse et dit :     « Parle à toute l’assemblée des fils d’Israël. Tu leur diras : Soyez saints, car moi, le Seigneur votre Dieu, je suis saint.      Tu ne haïras pas ton frère dans ton cœur. Mais tu devras réprimander ton compatriote, et tu ne toléreras pas la faute qui est en lui.     Tu ne te vengeras pas. Tu ne garderas pas de rancune contre les fils de ton peuple. Tu aimeras ton prochain comme toi-même. Je suis le Seigneur. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 102 (103), 1-2, 3-4, 8.10, 12-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme, bénis son nom très saint, tout mon être ! Bénis le Seigneur, ô mon âme, n’oublie aucun de ses bienfaits ! Car il pardonne toutes tes offenses et te guérit de toute maladie ; il réclame ta vie à la tombe et te couronne d’amour et de tendresse. Le Seigneur est tendresse et pitié, lent à la colère et plein d’amour ; il n’agit pas envers nous selon nos fautes, ne nous rend pas selon nos offenses. Aussi loin qu’est l’orient de l’occident, il met loin de nous nos péchés ; comme la tendresse du père pour ses fils, la tendresse du Seigneur pour qui le craint !
+        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme, bénis son nom très saint, tout mon être ! Bénis le Seigneur, ô mon âme, n’oublie aucun de ses bienfaits !  Car il pardonne toutes tes offenses et te guérit de toute maladie ; il réclame ta vie à la tombe et te couronne d’amour et de tendresse.  Le Seigneur est tendresse et pitié, lent à la colère et plein d’amour ; il n’agit pas envers nous selon nos fautes, ne nous rend pas selon nos offenses.  Aussi loin qu’est l’orient de l’occident, il met loin de nous nos péchés ; comme la tendresse du père pour ses fils, la tendresse du Seigneur pour qui le craint !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (1 Co 3, 16-23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, ne savez-vous pas que vous êtes un sanctuaire de Dieu, et que l’Esprit de Dieu habite en vous ? Si quelqu’un détruit le sanctuaire de Dieu, cet homme, Dieu le détruira, car le sanctuaire de Dieu est saint, et ce sanctuaire, c’est vous. Que personne ne s’y trompe : si quelqu’un parmi vous pense être un sage à la manière d’ici-bas, qu’il devienne fou pour devenir sage. Car la sagesse de ce monde est folie devant Dieu. Il est écrit en effet : C’est lui qui prend les sages au piège de leur propre habileté. Il est écrit encore : Le Seigneur le sait : les raisonnements des sages n’ont aucune valeur ! Ainsi, il ne faut pas mettre sa fierté en tel ou tel homme. Car tout vous appartient, que ce soit Paul, Apollos, Pierre, le monde, la vie, la mort, le présent, l’avenir : tout est à vous, mais vous, vous êtes au Christ, et le Christ est à Dieu. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     ne savez-vous pas que vous êtes un sanctuaire de Dieu, et que l’Esprit de Dieu habite en vous ?     Si quelqu’un détruit le sanctuaire de Dieu, cet homme, Dieu le détruira, car le sanctuaire de Dieu est saint, et ce sanctuaire, c’est vous.     Que personne ne s’y trompe : si quelqu’un parmi vous pense être un sage à la manière d’ici-bas, qu’il devienne fou pour devenir sage.     Car la sagesse de ce monde est folie devant Dieu. Il est écrit en effet :C’est lui qui prend les sages au piège de leur propre habileté.     Il est écrit encore :Le Seigneur le sait : les raisonnements des sages n’ont aucune valeur !     Ainsi, il ne faut pas mettre sa fierté en tel ou tel homme. Car tout vous appartient,     que ce soit Paul, Apollos, Pierre, le monde, la vie, la mort, le présent, l’avenir : tout est à vous,     mais vous, vous êtes au Christ, et le Christ est à Dieu.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 5, 38-48)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Vous avez appris qu’il a été dit : Œil pour œil, et dent pour dent. Eh bien ! moi, je vous dis de ne pas riposter au méchant ; mais si quelqu’un te gifle sur la joue droite, tends-lui encore l’autre. Et si quelqu’un veut te poursuivre en justice et prendre ta tunique, laisse-lui encore ton manteau. Et si quelqu’un te réquisitionne pour faire mille pas, fais-en deux mille avec lui. À qui te demande, donne ; à qui veut t’emprunter, ne tourne pas le dos ! Vous avez appris qu’il a été dit : Tu aimeras ton prochain et tu haïras ton ennemi. Eh bien ! moi, je vous dis : Aimez vos ennemis, et priez pour ceux qui vous persécutent, afin d’être vraiment les fils de votre Père qui est aux cieux ; car il fait lever son soleil sur les méchants et sur les bons, il fait tomber la pluie sur les justes et sur les injustes. En effet, si vous aimez ceux qui vous aiment, quelle récompense méritez-vous ? Les publicains eux-mêmes n’en font-ils pas autant ? Et si vous ne saluez que vos frères, que faites-vous d’extraordinaire ? Les païens eux-mêmes n’en font-ils pas autant ? Vous donc, vous serez parfaits comme votre Père céleste est parfait. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples :     « Vous avez appris qu’il a été dit :Œil pour œil, et dent pour dent.     Eh bien ! moi, je vous dis de ne pas riposter au méchant ; mais si quelqu’un te gifle sur la joue droite, tends-lui encore l’autre.     Et si quelqu’un veut te poursuivre en justice et prendre ta tunique, laisse-lui encore ton manteau.     Et si quelqu’un te réquisitionne pour faire mille pas, fais-en deux mille avec lui.     À qui te demande, donne ; à qui veut t’emprunter, ne tourne pas le dos !      Vous avez appris qu’il a été dit :Tu aimeras ton prochain et tu haïras ton ennemi.     Eh bien ! moi, je vous dis : Aimez vos ennemis, et priez pour ceux qui vous persécutent,     afin d’être vraiment les fils de votre Père qui est aux cieux ; car il fait lever son soleil sur les méchants et sur les bons, il fait tomber la pluie sur les justes et sur les injustes.     En effet, si vous aimez ceux qui vous aiment, quelle récompense méritez-vous ? Les publicains eux-mêmes n’en font-ils pas autant ?     Et si vous ne saluez que vos frères, que faites-vous d’extraordinaire ? Les païens eux-mêmes n’en font-ils pas autant ?     Vous donc, vous serez parfaits comme votre Père céleste est parfait. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>