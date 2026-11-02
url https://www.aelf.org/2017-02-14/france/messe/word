--- v0 (2025-10-19)
+++ v1 (2026-11-02)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 13, 46-49)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, à Antioche de Pisidie, Paul et Barnabé déclarèrent aux Juifs avec assurance : « C’est à vous d’abord qu’il était nécessaire d’adresser la parole de Dieu. Puisque vous la rejetez et que vous-mêmes ne vous jugez pas dignes de la vie éternelle, eh bien ! nous nous tournons vers les nations païennes. C’est le commandement que le Seigneur nous a donné : J’ai fait de toi la lumière des nations pour que, grâce à toi, le salut parvienne jusqu’aux extrémités de la terre. » En entendant cela, les païens étaient dans la joie et rendaient gloire à la parole du Seigneur ; tous ceux qui étaient destinés à la vie éternelle devinrent croyants. Ainsi la parole du Seigneur se répandait dans toute la région. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, à Antioche de Pisidie,          Paul et Barnabé déclarèrent aux Juifs avec assurance : « C’est à vous d’abord qu’il était nécessaire d’adresser la parole de Dieu. Puisque vous la rejetez et que vous-mêmes ne vous jugez pas dignes de la vie éternelle, eh bien ! nous nous tournons vers les nations païennes.                    C’est le commandement que le Seigneur nous a donné :J’ai fait de toi la lumière des nations pour que, grâce à toi, le salut parvienne jusqu’aux extrémités de la terre. »          En entendant cela, les païens étaient dans la joie et rendaient gloire à la parole du Seigneur ; tous ceux qui étaient destinés à la vie éternelle devinrent croyants.          Ainsi la parole du Seigneur se répandait dans toute la région.           – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (116 (117), 1, 2)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Louez le Seigneur, tous les peuples ; fêtez-le, tous les pays ! Son amour envers nous s’est montré le plus fort ; éternelle est la fidélité du Seigneur !
+        <w:t xml:space="preserve">Louez le Seigneur, tous les peuples ; fêtez-le, tous les pays !  Son amour envers nous s’est montré le plus fort ; éternelle est la fidélité du Seigneur !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc  10, 1-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, parmi les disciples, le Seigneur en désigna encore soixante-douze, et il les envoya deux par deux, en avant de lui, en toute ville et localité où lui-même allait se rendre. Il leur dit : « La moisson est abondante, mais les ouvriers sont peu nombreux. Priez donc le maître de la moisson d’envoyer des ouvriers pour sa moisson. Allez ! Voici que je vous envoie comme des agneaux au milieu des loups. Ne portez ni bourse, ni sac, ni sandales, et ne saluez personne en chemin. Mais dans toute maison où vous entrerez, dites d’abord : ‘Paix à cette maison.’ S’il y a là un ami de la paix, votre paix ira reposer sur lui ; sinon, elle reviendra sur vous. Restez dans cette maison, mangeant et buvant ce que l’on vous sert ; car l’ouvrier mérite son salaire. Ne passez pas de maison en maison. Dans toute ville où vous entrerez et où vous serez accueillis, mangez ce qui vous est présenté. Guérissez les malades qui s’y trouvent et dites-leur : ‘Le règne de Dieu s’est approché de vous.’ » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, parmi les disciples,               le Seigneur en désigna encore soixante-douze, et il les envoya deux par deux, en avant de lui, en toute ville et localité où lui-même allait se rendre.          Il leur dit : « La moisson est abondante, mais les ouvriers sont peu nombreux. Priez donc le maître de la moisson d’envoyer des ouvriers pour sa moisson.                    Allez ! Voici que je vous envoie comme des agneaux au milieu des loups.                    Ne portez ni bourse, ni sac, ni sandales, et ne saluez personne en chemin.                    Mais dans toute maison où vous entrerez, dites d’abord : ‘Paix à cette maison.’                    S’il y a là un ami de la paix, votre paix ira reposer sur lui ; sinon, elle reviendra sur vous.                    Restez dans cette maison, mangeant et buvant ce que l’on vous sert ; car l’ouvrier mérite son salaire. Ne passez pas de maison en maison.                    Dans toute ville où vous entrerez et où vous serez accueillis, mangez ce qui vous est présenté.                    Guérissez les malades qui s’y trouvent et dites-leur : ‘Le règne de Dieu s’est approché de vous.’ »           – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>