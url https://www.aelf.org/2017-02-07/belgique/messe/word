--- v0 (2025-10-15)
+++ v1 (2026-11-05)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  7 février 2017
+        <w:t>mardi 7 février 2017
 S. Paul Miki et ses compagnons, martyrs
 Mardi, 5ème semaine du temps ordinaire
 de la férie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ga 2, 19-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, par la Loi, je suis mort à la Loi afin de vivre pour Dieu ; avec le Christ, je suis crucifié. Je vis, mais ce n’est plus moi, c’est le Christ qui vit en moi. Ce que je vis aujourd’hui dans la chair, je le vis dans la foi au Fils de Dieu qui m’a aimé et s’est livré lui-même pour moi. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,          par la Loi, je suis mort à la Loi afin de vivre pour Dieu ; avec le Christ, je suis crucifié.          Je vis, mais ce n’est plus moi, c’est le Christ qui vit en moi. Ce que je vis aujourd’hui dans la chair, je le vis dans la foi au Fils de Dieu qui m’a aimé et s’est livré lui-même pour moi.           – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (125 (126), 1-2ab, 2cd-3, 4-5, 6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quand le Seigneur ramena les captifs à Sion, nous étions comme en rêve ! Alors notre bouche était pleine de rires, nous poussions des cris de joie. Alors on disait parmi les nations : « Quelles merveilles fait pour eux le Seigneur ! » Quelles merveilles le Seigneur fit pour nous : nous étions en grande fête ! Ramène, Seigneur, nos captifs, comme les torrents au désert. Qui sème dans les larmes moissonne dans la joie. Il s’en va, il s’en va en pleurant, il jette la semence ; il s’en vient, il s’en vient dans la joie, il rapporte les gerbes.
+        <w:t xml:space="preserve">Quand le Seigneur ramena les captifs à Sion, nous étions comme en rêve ! Alors notre bouche était pleine de rires, nous poussions des cris de joie.  Alors on disait parmi les nations : « Quelles merveilles fait pour eux le Seigneur ! » Quelles merveilles le Seigneur fit pour nous : nous étions en grande fête !  Ramène, Seigneur, nos captifs, comme les torrents au désert. Qui sème dans les larmes moissonne dans la joie.  Il s’en va, il s’en va en pleurant, il jette la semence ; il s’en vient, il s’en vient dans la joie, il rapporte les gerbes.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt  28, 16-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, les onze disciples s’en allèrent en Galilée, à la montagne où Jésus leur avait ordonné de se rendre. Quand ils le virent, ils se prosternèrent, mais certains eurent des doutes. Jésus s’approcha d’eux et leur adressa ces paroles : « Tout pouvoir m’a été donné au ciel et sur la terre. Allez ! De toutes les nations faites des disciples : baptisez-les au nom du Père, et du Fils, et du Saint-Esprit, apprenez-leur à observer tout ce que je vous ai commandé. Et moi, je suis avec vous tous les jours jusqu’à la fin du monde. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,          les onze disciples s’en allèrent en Galilée, à la montagne où Jésus leur avait ordonné de se rendre.          Quand ils le virent, ils se prosternèrent, mais certains eurent des doutes.          Jésus s’approcha d’eux et leur adressa ces paroles : « Tout pouvoir m’a été donné au ciel et sur la terre.               Allez ! De toutes les nations faites des disciples : baptisez-les au nom du Père, et du Fils, et du Saint-Esprit,               apprenez-leur à observer tout ce que je vous ai commandé. Et moi, je suis avec vous tous les jours jusqu’à la fin du monde. »           – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>