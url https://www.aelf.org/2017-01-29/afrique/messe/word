--- v0 (2025-11-02)
+++ v1 (2026-11-05)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (So 2, 3 ; 3, 12-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cherchez le Seigneur, vous tous, les humbles du pays, qui accomplissez sa loi. Cherchez la justice, cherchez l’humilité : peut-être serez-vous à l’abri au jour de la colère du Seigneur. Je laisserai chez toi un peuple pauvre et petit ; il prendra pour abri le nom du Seigneur. Ce reste d’Israël ne commettra plus d’injustice ; ils ne diront plus de mensonge ; dans leur bouche, plus de langage trompeur. Mais ils pourront paître et se reposer, nul ne viendra les effrayer. – Parole du Seigneur.
+        <w:t xml:space="preserve">Cherchez le Seigneur, vous tous, les humbles du pays, qui accomplissez sa loi. Cherchez la justice, cherchez l’humilité : peut-être serez-vous à l’abri au jour de la colère du Seigneur.      Je laisserai chez toi un peuple pauvre et petit ; il prendra pour abri le nom du Seigneur.     Ce reste d’Israël ne commettra plus d’injustice ; ils ne diront plus de mensonge ; dans leur bouche, plus de langage trompeur. Mais ils pourront paître et se reposer, nul ne viendra les effrayer.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 145 (146), 7, 8, 9ab.10b)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur fait justice aux opprimés ; aux affamés, il donne le pain, le Seigneur délie les enchaînés. Le Seigneur ouvre les yeux des aveugles, le Seigneur redresse les accablés, le Seigneur aime les justes. Le Seigneur protège l’étranger, il soutient la veuve et l’orphelin, le Seigneur est ton Dieu pour toujours.
+        <w:t xml:space="preserve">Le Seigneur fait justice aux opprimés ; aux affamés, il donne le pain, le Seigneur délie les enchaînés.  Le Seigneur ouvre les yeux des aveugles, le Seigneur redresse les accablés, le Seigneur aime les justes.  Le Seigneur protège l’étranger, il soutient la veuve et l’orphelin, le Seigneur est ton Dieu pour toujours.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (1 Co 1, 26-31)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, vous qui avez été appelés par Dieu, regardez bien : parmi vous, il n’y a pas beaucoup de sages aux yeux des hommes, ni de gens puissants ou de haute naissance. Au contraire, ce qu’il y a de fou dans le monde, voilà ce que Dieu a choisi, pour couvrir de confusion les sages ; ce qu’il y a de faible dans le monde, voilà ce que Dieu a choisi, pour couvrir de confusion ce qui est fort ; ce qui est d’origine modeste, méprisé dans le monde, ce qui n’est pas, voilà ce que Dieu a choisi, pour réduire à rien ce qui est ; ainsi aucun être de chair ne pourra s’enorgueillir devant Dieu. C’est grâce à Dieu, en effet, que vous êtes dans le Christ Jésus, lui qui est devenu pour nous sagesse venant de Dieu, justice, sanctification, rédemption. Ainsi, comme il est écrit : Celui qui veut être fier, qu’il mette sa fierté dans le Seigneur. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Frères, vous qui avez été appelés par Dieu, regardez bien : parmi vous, il n’y a pas beaucoup de sages aux yeux des hommes, ni de gens puissants ou de haute naissance.     Au contraire, ce qu’il y a de fou dans le monde, voilà ce que Dieu a choisi, pour couvrir de confusion les sages ; ce qu’il y a de faible dans le monde, voilà ce que Dieu a choisi, pour couvrir de confusion ce qui est fort ;     ce qui est d’origine modeste, méprisé dans le monde, ce qui n’est pas, voilà ce que Dieu a choisi, pour réduire à rien ce qui est ;     ainsi aucun être de chair ne pourra s’enorgueillir devant Dieu.     C’est grâce à Dieu, en effet, que vous êtes dans le Christ Jésus, lui qui est devenu pour nous sagesse venant de Dieu, justice, sanctification, rédemption.     Ainsi, comme il est écrit :Celui qui veut être fier, qu’il mette sa fierté dans le Seigneur.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 5, 1-12a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, voyant les foules, Jésus gravit la montagne. Il s’assit, et ses disciples s’approchèrent de lui. Alors, ouvrant la bouche, il les enseignait. Il disait : « Heureux les pauvres de cœur, car le royaume des Cieux est à eux. Heureux ceux qui pleurent, car ils seront consolés. Heureux les doux, car ils recevront la terre en héritage. Heureux ceux qui ont faim et soif de la justice, car ils seront rassasiés. Heureux les miséricordieux, car ils obtiendront miséricorde. Heureux les cœurs purs, car ils verront Dieu. Heureux les artisans de paix, car ils seront appelés fils de Dieu. Heureux ceux qui sont persécutés pour la justice, car le royaume des Cieux est à eux. Heureux êtes-vous si l’on vous insulte, si l’on vous persécute et si l’on dit faussement toute sorte de mal contre vous, à cause de moi. Réjouissez-vous, soyez dans l’allégresse, car votre récompense est grande dans les cieux ! » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là,     voyant les foules, Jésus gravit la montagne. Il s’assit, et ses disciples s’approchèrent de lui.     Alors, ouvrant la bouche, il les enseignait. Il disait :     « Heureux les pauvres de cœur, car le royaume des Cieux est à eux.     Heureux ceux qui pleurent, car ils seront consolés.     Heureux les doux, car ils recevront la terre en héritage.     Heureux ceux qui ont faim et soif de la justice, car ils seront rassasiés.     Heureux les miséricordieux, car ils obtiendront miséricorde.     Heureux les cœurs purs, car ils verront Dieu.     Heureux les artisans de paix, car ils seront appelés fils de Dieu.     Heureux ceux qui sont persécutés pour la justice, car le royaume des Cieux est à eux.     Heureux êtes-vous si l’on vous insulte, si l’on vous persécute et si l’on dit faussement toute sorte de mal contre vous, à cause de moi.     Réjouissez-vous, soyez dans l’allégresse, car votre récompense est grande dans les cieux ! »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>