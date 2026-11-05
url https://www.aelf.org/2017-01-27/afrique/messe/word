--- v0 (2025-11-02)
+++ v1 (2026-11-05)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (He 10, 32-39)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, souvenez-vous de ces premiers jours où vous veniez de recevoir la lumière du Christ : vous avez soutenu alors le dur combat des souffrances, tantôt donnés en spectacle sous les insultes et les brimades, tantôt solidaires de ceux qu’on traitait ainsi. En effet, vous avez montré de la compassion à ceux qui étaient en prison ; vous avez accepté avec joie qu’on vous arrache vos biens, car vous étiez sûrs de posséder un bien encore meilleur, et permanent. Ne perdez pas votre assurance ; grâce à elle, vous serez largement récompensés. Car l’endurance vous est nécessaire pour accomplir la volonté de Dieu et obtenir ainsi la réalisation des promesses. En effet, encore un peu, très peu de temps, et celui qui doit venir arrivera, il ne tardera pas. Celui qui est juste à mes yeux par la foi vivra ; mais s’il abandonne, je ne trouve plus mon bonheur en lui. Or nous ne sommes pas, nous, de ceux qui abandonnent et vont à leur perte, mais de ceux qui ont la foi et sauvegardent leur âme. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, souvenez-vous de ces premiers jours où vous veniez de recevoir la lumière du Christ : vous avez soutenu alors le dur combat des souffrances, tantôt donnés en spectacle sous les insultes et les brimades, tantôt solidaires de ceux qu’on traitait ainsi. En effet, vous avez montré de la compassion à ceux qui étaient en prison ; vous avez accepté avec joie qu’on vous arrache vos biens, car vous étiez sûrs de posséder un bien encore meilleur, et permanent. Ne perdez pas votre assurance ; grâce à elle, vous serez largement récompensés. Car l’endurance vous est nécessaire pour accomplir la volonté de Dieu et obtenir ainsi la réalisation des promesses. En effet, encore un peu, très peu de temps, et celui qui doit venir arrivera, il ne tardera pas. Celui qui est juste à mes yeux par la foi vivra ; mais s’il abandonne, je ne trouve plus mon bonheur en lui. Or nous ne sommes pas, nous, de ceux qui abandonnent et vont à leur perte, mais de ceux qui ont la foi et sauvegardent leur âme.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (36 (37), 3-4, 5-6, 23-24, 39-40ac)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fais confiance au Seigneur, agis bien, habite la terre et reste fidèle ; mets ta joie dans le Seigneur : il comblera les désirs de ton cœur. Dirige ton chemin vers le Seigneur, fais-lui confiance, et lui, il agira. Il fera lever comme le jour ta justice, et ton droit comme le plein midi. Quand le Seigneur conduit les pas de l’homme, ils sont fermes et sa marche lui plaît. S’il trébuche, il ne tombe pas car le Seigneur le soutient de sa main. Le Seigneur est le salut pour les justes, leur abri au temps de la détresse. Le Seigneur les aide et les délivre, car ils cherchent en lui leur refuge.
+        <w:t xml:space="preserve">Fais confiance au Seigneur, agis bien, habite la terre et reste fidèle ; mets ta joie dans le Seigneur : il comblera les désirs de ton cœur.  Dirige ton chemin vers le Seigneur, fais-lui confiance, et lui, il agira. Il fera lever comme le jour ta justice, et ton droit comme le plein midi.  Quand le Seigneur conduit les pas de l’homme, ils sont fermes et sa marche lui plaît. S’il trébuche, il ne tombe pas car le Seigneur le soutient de sa main.  Le Seigneur est le salut pour les justes, leur abri au temps de la détresse. Le Seigneur les aide et les délivre, car ils cherchent en lui leur refuge.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 4, 26-34)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux foules : « Il en est du règne de Dieu comme d’un homme qui jette en terre la semence : nuit et jour, qu’il dorme ou qu’il se lève, la semence germe et grandit, il ne sait comment. D’elle-même, la terre produit d’abord l’herbe, puis l’épi, enfin du blé plein l’épi. Et dès que le blé est mûr, il y met la faucille, puisque le temps de la moisson est arrivé. » Il disait encore : « À quoi allons-nous comparer le règne de Dieu ? Par quelle parabole pouvons-nous le représenter ? Il est comme une graine de moutarde : quand on la sème en terre, elle est la plus petite de toutes les semences. Mais quand on l’a semée, elle grandit et dépasse toutes les plantes potagères ; et elle étend de longues branches, si bien que les oiseaux du ciel peuvent faire leur nid à son ombre. » Par de nombreuses paraboles semblables, Jésus leur annonçait la Parole, dans la mesure où ils étaient capables de l’entendre. Il ne leur disait rien sans parabole, mais il expliquait tout à ses disciples en particulier. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux foules : « Il en est du règne de Dieu comme d’un homme qui jette en terre la semence : nuit et jour, qu’il dorme ou qu’il se lève, la semence germe et grandit, il ne sait comment. D’elle-même, la terre produit d’abord l’herbe, puis l’épi, enfin du blé plein l’épi. Et dès que le blé est mûr, il y met la faucille, puisque le temps de la moisson est arrivé. »  Il disait encore : « À quoi allons-nous comparer le règne de Dieu ? Par quelle parabole pouvons-nous le représenter ? Il est comme une graine de moutarde : quand on la sème en terre, elle est la plus petite de toutes les semences. Mais quand on l’a semée, elle grandit et dépasse toutes les plantes potagères ; et elle étend de longues branches, si bien que les oiseaux du ciel peuvent faire leur nid à son ombre. »  Par de nombreuses paraboles semblables, Jésus leur annonçait la Parole, dans la mesure où ils étaient capables de l’entendre. Il ne leur disait rien sans parabole, mais il expliquait tout à ses disciples en particulier.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>