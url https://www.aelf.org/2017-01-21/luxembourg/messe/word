--- v0 (2025-10-16)
+++ v1 (2026-11-05)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (He 9, 2-3.11-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, dans le sanctuaire de l’ancienne Alliance, une tente était disposée, la première, où se trouvaient le chandelier à sept branches et la table avec les pains de l’offrande ; c’est ce qu’on nomme le Saint. Derrière le second rideau, il y avait la tente appelée le Saint des Saints. Le Christ est venu, grand prêtre des biens à venir. Par la tente plus grande et plus parfaite, celle qui n’est pas œuvre de mains humaines et n’appartient pas à cette création, il est entré une fois pour toutes dans le sanctuaire, en répandant, non pas le sang de boucs et de jeunes taureaux, mais son propre sang. De cette manière, il a obtenu une libération définitive. S’il est vrai qu’une simple aspersion avec le sang de boucs et de taureaux, et de la cendre de génisse, sanctifie ceux qui sont souillés, leur rendant la pureté de la chair, le sang du Christ fait bien davantage, car le Christ, poussé par l’Esprit éternel, s’est offert lui-même à Dieu comme une victime sans défaut ; son sang purifiera donc notre conscience des actes qui mènent à la mort, pour que nous puissions rendre un culte au Dieu vivant. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, dans le sanctuaire de l’ancienne Alliance, une tente était disposée, la première, où se trouvaient le chandelier à sept branches et la table avec les pains de l’offrande ; c’est ce qu’on nomme le Saint. Derrière le second rideau, il y avait la tente appelée le Saint des Saints. Le Christ est venu, grand prêtre des biens à venir. Par la tente plus grande et plus parfaite, celle qui n’est pas œuvre de mains humaines et n’appartient pas à cette création, il est entré une fois pour toutes dans le sanctuaire, en répandant, non pas le sang de boucs et de jeunes taureaux, mais son propre sang. De cette manière, il a obtenu une libération définitive. S’il est vrai qu’une simple aspersion avec le sang de boucs et de taureaux, et de la cendre de génisse, sanctifie ceux qui sont souillés, leur rendant la pureté de la chair, le sang du Christ fait bien davantage, car le Christ, poussé par l’Esprit éternel, s’est offert lui-même à Dieu comme une victime sans défaut ; son sang purifiera donc notre conscience des actes qui mènent à la mort, pour que nous puissions rendre un culte au Dieu vivant.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (46 (47), 2-3, 6-7, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tous les peuples, battez des mains, acclamez Dieu par vos cris de joie ! Car le Seigneur est le Très- Haut, le redoutable, le grand roi sur toute la terre. Dieu s’élève parmi les ovations, le Seigneur, aux éclats du cor. Sonnez pour notre Dieu, sonnez, sonnez pour notre roi, sonnez ! Car Dieu est le roi de la terre : que vos musiques l’annoncent ! Il règne, Dieu, sur les païens, Dieu est assis sur son trône sacré.
+        <w:t xml:space="preserve">Tous les peuples, battez des mains, acclamez Dieu par vos cris de joie ! Car le Seigneur est le Très- Haut, le redoutable, le grand roi sur toute la terre.  Dieu s’élève parmi les ovations, le Seigneur, aux éclats du cor. Sonnez pour notre Dieu, sonnez, sonnez pour notre roi, sonnez !  Car Dieu est le roi de la terre : que vos musiques l’annoncent ! Il règne, Dieu, sur les païens, Dieu est assis sur son trône sacré.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 3, 20-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus revint à la maison, où de nouveau la foule se rassembla, si bien qu’il n’était même pas possible de manger. Les gens de chez lui, l’apprenant, vinrent pour se saisir de lui, car ils affirmaient : « Il a perdu la tête. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus revint à la maison, où de nouveau la foule se rassembla, si bien qu’il n’était même pas possible de manger. Les gens de chez lui, l’apprenant, vinrent pour se saisir de lui, car ils affirmaient : « Il a perdu la tête. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>