--- v0 (2025-10-17)
+++ v1 (2026-11-04)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (He 7, 1-3.15-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, Melkisédek était roi de Salem, prêtre du Dieu très-haut ; il vint à la rencontre d’Abraham quand celui-ci rentrait de son expédition contre les rois ; il le bénit, et Abraham lui remit le dixième de tout ce qu’il avait pris. D’abord, Melkisédek porte un nom qui veut dire « roi de justice » ; ensuite, il est roi de Salem, c’est-à-dire roi « de paix », et à son sujet on ne parle ni de père ni de mère, ni d’ancêtres, ni d’un commencement d’existence ni d’une fin de vie ; cela le fait ressembler au Fils de Dieu : il demeure prêtre pour toujours. Les choses sont encore beaucoup plus claires si un autre prêtre se lève à la ressemblance de Melkisédek et devient prêtre, non pas selon une exigence légale de filiation humaine, mais par la puissance d’une vie indestructible. Car voici le témoignage de l’Écriture : Toi, tu es prêtre de l’ordre de Melkisédek pour l’éternité. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, Melkisédek était roi de Salem, prêtre du Dieu très-haut ; il vint à la rencontre d’Abraham quand celui-ci rentrait de son expédition contre les rois ; il le bénit, et Abraham lui remit le dixième de tout ce qu’il avait pris. D’abord, Melkisédek porte un nom qui veut dire « roi de justice » ; ensuite, il est roi de Salem, c’est-à-dire roi « de paix », et à son sujet on ne parle ni de père ni de mère, ni d’ancêtres, ni d’un commencement d’existence ni d’une fin de vie ; cela le fait ressembler au Fils de Dieu : il demeure prêtre pour toujours.  Les choses sont encore beaucoup plus claires si un autre prêtre se lève à la ressemblance de Melkisédek et devient prêtre, non pas selon une exigence légale de filiation humaine, mais par la puissance d’une vie indestructible. Car voici le témoignage de l’Écriture :Toi, tu es prêtre de l’ordre de Melkisédek pour l’éternité.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (109 (110), 1, 2, 3, 4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oracle du Seigneur à mon seigneur : « Siège à ma droite, et je ferai de tes ennemis le marchepied de ton trône. » De Sion, le Seigneur te présente le sceptre de ta force : « Domine jusqu’au cœur de l’ennemi. » Le jour où paraît ta puissance, tu es prince, éblouissant de sainteté : « Comme la rosée qui naît de l’aurore, je t’ai engendré. » Le Seigneur l’a juré dans un serment irrévocable : « Tu es prêtre à jamais selon l’ordre du roi Melkisédek. »
+        <w:t xml:space="preserve">Oracle du Seigneur à mon seigneur : « Siège à ma droite, et je ferai de tes ennemis le marchepied de ton trône. »  De Sion, le Seigneur te présente le sceptre de ta force : « Domine jusqu’au cœur de l’ennemi. »  Le jour où paraît ta puissance, tu es prince, éblouissant de sainteté : « Comme la rosée qui naît de l’aurore, je t’ai engendré. »  Le Seigneur l’a juré dans un serment irrévocable : « Tu es prêtre à jamais selon l’ordre du roi Melkisédek. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 3, 1-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps- là, Jésus entra de nouveau dans une synagogue ; il y avait là un homme dont la main était atrophiée. On observait Jésus pour voir s’il le guérirait le jour du sabbat. C’était afin de pouvoir l’accuser. Il dit à l’homme qui avait la main atrophiée : « Lève-toi, viens au milieu. » Et s’adressant aux autres : « Est-il permis, le jour du sabbat, de faire le bien ou de faire le mal ? de sauver une vie ou de tuer ? » Mais eux se taisaient. Alors, promenant sur eux un regard de colère, navré de l’endurcissement de leurs cœurs, il dit à l’homme : « Étends la main. » Il l’étendit, et sa main redevint normale. Une fois sortis, les pharisiens se réunirent en conseil avec les partisans d’Hérode contre Jésus, pour voir comment le faire périr. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps- là, Jésus entra de nouveau dans une synagogue ; il y avait là un homme dont la main était atrophiée. On observait Jésus pour voir s’il le guérirait le jour du sabbat. C’était afin de pouvoir l’accuser. Il dit à l’homme qui avait la main atrophiée : « Lève-toi, viens au milieu. » Et s’adressant aux autres : « Est-il permis, le jour du sabbat, de faire le bien ou de faire le mal ? de sauver une vie ou de tuer ? » Mais eux se taisaient. Alors, promenant sur eux un regard de colère, navré de l’endurcissement de leurs cœurs, il dit à l’homme : « Étends la main. » Il l’étendit, et sa main redevint normale.  Une fois sortis, les pharisiens se réunirent en conseil avec les partisans d’Hérode contre Jésus, pour voir comment le faire périr.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>