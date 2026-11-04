--- v0 (2025-11-04)
+++ v1 (2026-11-04)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (He 5, 1-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tout grand prêtre est pris parmi les hommes ; il est établi pour intervenir en faveur des hommes dans leurs relations avec Dieu ; il doit offrir des dons et des sacrifices pour les péchés. Il est capable de compréhension envers ceux qui commettent des fautes par ignorance ou par égarement, car il est, lui aussi, rempli de faiblesse ; et, à cause de cette faiblesse, il doit offrir des sacrifices pour ses propres péchés comme pour ceux du peuple. On ne s’attribue pas cet honneur à soi-même, on est appelé par Dieu, comme Aaron. Il en est bien ainsi pour le Christ : il ne s’est pas donné à lui-même la gloire de devenir grand prêtre ; il l’a reçue de Dieu, qui lui a dit : Tu es mon Fils, moi, aujourd’hui, je t’ai engendré, car il lui dit aussi dans un autre psaume : Tu es prêtre de l’ordre de Melkisédek pour l’éternité. Pendant les jours de sa vie dans la chair, il offrit, avec un grand cri et dans les larmes, des prières et des supplications à Dieu qui pouvait le sauver de la mort, et il fut exaucé en raison de son grand respect. Bien qu’il soit le Fils, il apprit par ses souffrances l’obéissance et, conduit à sa perfection, il est devenu pour tous ceux qui lui obéissent la cause du salut éternel, car Dieu l’a proclamé grand prêtre de l’ordre de Melkisédek. – Parole du Seigneur.
+        <w:t xml:space="preserve">Tout grand prêtre est pris parmi les hommes ; il est établi pour intervenir en faveur des hommes dans leurs relations avec Dieu ; il doit offrir des dons et des sacrifices pour les péchés. Il est capable de compréhension envers ceux qui commettent des fautes par ignorance ou par égarement, car il est, lui aussi, rempli de faiblesse ; et, à cause de cette faiblesse, il doit offrir des sacrifices pour ses propres péchés comme pour ceux du peuple. On ne s’attribue pas cet honneur à soi-même, on est appelé par Dieu, comme Aaron.  Il en est bien ainsi pour le Christ : il ne s’est pas donné à lui-même la gloire de devenir grand prêtre ; il l’a reçue de Dieu, qui lui a dit : Tu es mon Fils, moi, aujourd’hui, je t’ai engendré, car il lui dit aussi dans un autre psaume : Tu es prêtre de l’ordre de Melkisédek pour l’éternité. Pendant les jours de sa vie dans la chair, il offrit, avec un grand cri et dans les larmes, des prières et des supplications à Dieu qui pouvait le sauver de la mort, et il fut exaucé en raison de son grand respect. Bien qu’il soit le Fils, il apprit par ses souffrances l’obéissance et, conduit à sa perfection, il est devenu pour tous ceux qui lui obéissent la cause du salut éternel, car Dieu l’a proclamé grand prêtre de l’ordre de Melkisédek.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (109 (110), 1, 2, 3, 4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oracle du Seigneur à mon seigneur : « Siège à ma droite, et je ferai de tes ennemis le marchepied de ton trône. » De Sion, le Seigneur te présente le sceptre de ta force : « Domine jusqu’au cœur de l’ennemi. » Le jour où paraît ta puissance, tu es prince, éblouissant de sainteté : « Comme la rosée qui naît de l’aurore, je t’ai engendré. » Le Seigneur l’a juré dans un serment irrévocable : « Tu es prêtre à jamais selon l’ordre du roi Melkisédek. »
+        <w:t xml:space="preserve">Oracle du Seigneur à mon seigneur : « Siège à ma droite, et je ferai de tes ennemis le marchepied de ton trône. »  De Sion, le Seigneur te présente le sceptre de ta force : « Domine jusqu’au cœur de l’ennemi. »  Le jour où paraît ta puissance, tu es prince, éblouissant de sainteté : « Comme la rosée qui naît de l’aurore, je t’ai engendré. »  Le Seigneur l’a juré dans un serment irrévocable : « Tu es prêtre à jamais selon l’ordre du roi Melkisédek. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 2, 18-22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme les disciples de Jean le Baptiste et les pharisiens jeûnaient, on vint demander à Jésus : « Pourquoi, alors que les disciples de Jean et les disciples des Pharisiens jeûnent, tes disciples ne jeûnent-ils pas ? » Jésus leur dit : « Les invités de la noce pourraient-ils jeûner, pendant que l’Époux est avec eux ? Tant qu’ils ont l’Époux avec eux, ils ne peuvent pas jeûner. Mais des jours viendront où l’Époux leur sera enlevé ; alors, ce jour-là, ils jeûneront. Personne ne raccommode un vieux vêtement avec une pièce d’étoffe neuve ; autrement le morceau neuf ajouté tire sur le vieux tissu et la déchirure s’agrandit. Ou encore, personne ne met du vin nouveau dans de vieilles outres ; car alors, le vin fera éclater les outres, et l’on perd à la fois le vin et les outres. À vin nouveau, outres neuves. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, comme les disciples de Jean le Baptiste et les pharisiens jeûnaient, on vint demander à Jésus : « Pourquoi, alors que les disciples de Jean et les disciples des Pharisiens jeûnent, tes disciples ne jeûnent-ils pas ? » Jésus leur dit : « Les invités de la noce pourraient-ils jeûner, pendant que l’Époux est avec eux ? Tant qu’ils ont l’Époux avec eux, ils ne peuvent pas jeûner. Mais des jours viendront où l’Époux leur sera enlevé ; alors, ce jour-là, ils jeûneront.  Personne ne raccommode un vieux vêtement avec une pièce d’étoffe neuve ; autrement le morceau neuf ajouté tire sur le vieux tissu et la déchirure s’agrandit. Ou encore, personne ne met du vin nouveau dans de vieilles outres ; car alors, le vin fera éclater les outres, et l’on perd à la fois le vin et les outres. À vin nouveau, outres neuves. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>