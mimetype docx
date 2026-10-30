--- v0 (2025-10-14)
+++ v1 (2026-10-30)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (He 3, 7-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, comme le dit l’Esprit Saint dans un psaume : Aujourd’hui, si vous entendez sa voix, n’endurcissez pas votre coeur comme au temps du défi, comme au jour de l’épreuve dans le désert, quand vos pères m’ont mis à l’épreuve et provoqué. Alors ils m’ont vu à l’œuvre pendant quarante ans ; oui, je me suis emporté contre cette génération, et j’ai dit : Toujours ils ont le cœur égaré, ils n’ont pas connu mes chemins. Dans ma colère, j’en ai fait le serment : On verra bien s’ils entreront dans mon repos ! Frères, veillez à ce que personne d’entre vous n’ait un coeur mauvais que le manque de foi sépare du Dieu vivant. Au contraire, encouragez-vous les uns les autres jour après jour, aussi longtemps que retentit l’« aujourd’hui » de ce psaume, afin que personne parmi vous ne s’endurcisse en se laissant tromper par le péché. Car nous sommes devenus les compagnons du Christ, si du moins nous maintenons fermement, jusqu’à la fin, notre engagement premier. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, comme le dit l’Esprit Saint dans un psaume : Aujourd’hui, si vous entendez sa voix, n’endurcissez pas votre coeur comme au temps du défi, comme au jour de l’épreuve dans le désert, quand vos pères m’ont mis à l’épreuve et provoqué. Alors ils m’ont vu à l’œuvre pendant quarante ans ; oui, je me suis emporté contre cette génération, et j’ai dit : Toujours ils ont le cœur égaré, ils n’ont pas connu mes chemins. Dans ma colère, j’en ai fait le serment : On verra bien s’ils entreront dans mon repos ! Frères, veillez à ce que personne d’entre vous n’ait un coeur mauvais que le manque de foi sépare du Dieu vivant. Au contraire, encouragez-vous les uns les autres jour après jour, aussi longtemps que retentit l’« aujourd’hui » de ce psaume, afin que personne parmi vous ne s’endurcisse en se laissant tromper par le péché. Car nous sommes devenus les compagnons du Christ, si du moins nous maintenons fermement, jusqu’à la fin, notre engagement premier.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (94 (95), 6-7abc, 7d-9, 10-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Entrez, inclinez-vous, prosternez-vous, adorons le Seigneur qui nous a faits. Oui, il est notre Dieu ; nous sommes le peuple qu’il conduit, le troupeau guidé par sa main. Aujourd’hui écouterez-vous sa parole ? « Ne fermez pas votre cœur comme au désert, comme au jour de tentation et de défi, où vos pères m’ont tenté et provoqué, et pourtant ils avaient vu mon exploit. « Quarante ans leur génération m’a déçu, et j’ai dit : Ce peuple a le cœur égaré, il n’a pas connu mes chemins. Dans ma colère, j’en ai fait le serment : Jamais ils n’entreront dans mon repos. »
+        <w:t xml:space="preserve">Entrez, inclinez-vous, prosternez-vous, adorons le Seigneur qui nous a faits. Oui, il est notre Dieu ; nous sommes le peuple qu’il conduit,     le troupeau guidé par sa main.  Aujourd’hui écouterez-vous sa parole ? « Ne fermez pas votre cœur comme au désert, comme au jour de tentation et de défi, où vos pères m’ont tenté et provoqué,     et pourtant ils avaient vu mon exploit.  « Quarante ans leur génération m’a déçu, et j’ai dit : Ce peuple a le cœur égaré,     il n’a pas connu mes chemins. Dans ma colère, j’en ai fait le serment : Jamais ils n’entreront dans mon repos. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 1, 40-45)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, un lépreux vint auprès de Jésus ; il le supplia et, tombant à ses genoux, lui dit : « Si tu le veux, tu peux me purifier. » Saisi de compassion, Jésus étendit la main, le toucha et lui dit : « Je le veux, sois purifié. » À l’instant même, la lèpre le quitta et il fut purifié. Avec fermeté, Jésus le renvoya aussitôt en lui disant : « Attention, ne dis rien à personne, mais va te montrer au prêtre, et donne pour ta purification ce que Moïse a prescrit dans la Loi : cela sera pour les gens un témoignage. » Une fois parti, cet homme se mit à proclamer et à répandre la nouvelle, de sorte que Jésus ne pouvait plus entrer ouvertement dans une ville, mais restait à l’écart, dans des endroits déserts. De partout cependant on venait à lui. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, un lépreux vint auprès de Jésus ; il le supplia et, tombant à ses genoux, lui dit : « Si tu le veux, tu peux me purifier. » Saisi de compassion, Jésus étendit la main, le toucha et lui dit : « Je le veux, sois purifié. » À l’instant même, la lèpre le quitta et il fut purifié. Avec fermeté, Jésus le renvoya aussitôt en lui disant : « Attention, ne dis rien à personne, mais va te montrer au prêtre, et donne pour ta purification ce que Moïse a prescrit dans la Loi : cela sera pour les gens un témoignage. »  Une fois parti, cet homme se mit à proclamer et à répandre la nouvelle, de sorte que Jésus ne pouvait plus entrer ouvertement dans une ville, mais restait à l’écart, dans des endroits déserts. De partout cependant on venait à lui.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>