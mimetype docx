--- v0 (2025-11-03)
+++ v1 (2026-11-05)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (He 2, 14-18)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puisque les enfants des hommes ont en commun le sang et la chair, Jésus a partagé, lui aussi, pareille condition : ainsi, par sa mort, il a pu réduire à l’impuissance celui qui possédait le pouvoir de la mort, c’est-à-dire le diable, et il a rendu libres tous ceux qui, par crainte de la mort, passaient toute leur vie dans une situation d’esclaves. Car ceux qu’il prend en charge, ce ne sont pas les anges, c’est la descendance d’Abraham. Il lui fallait donc se rendre en tout semblable à ses frères, pour devenir un grand prêtre miséricordieux et digne de foi pour les relations avec Dieu, afin d’enlever les péchés du peuple. Et parce qu’il a souffert jusqu’au bout l’épreuve de sa Passion, il est capable de porter secours à ceux qui subissent une épreuve. – Parole du Seigneur.
+        <w:t xml:space="preserve">Puisque les enfants des hommes ont en commun le sang et la chair, Jésus a partagé, lui aussi, pareille condition : ainsi, par sa mort, il a pu réduire à l’impuissance celui qui possédait le pouvoir de la mort, c’est-à-dire le diable, et il a rendu libres tous ceux qui, par crainte de la mort, passaient toute leur vie dans une situation d’esclaves. Car ceux qu’il prend en charge, ce ne sont pas les anges, c’est la descendance d’Abraham. Il lui fallait donc se rendre en tout semblable à ses frères, pour devenir un grand prêtre miséricordieux et digne de foi pour les relations avec Dieu, afin d’enlever les péchés du peuple. Et parce qu’il a souffert jusqu’au bout l’épreuve de sa Passion, il est capable de porter secours à ceux qui subissent une épreuve.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (104 (105), 1-2, 3-4, 6-7, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rendez grâce au Seigneur, proclamez son nom, annoncez parmi les peuples ses hauts faits ; chantez et jouez pour lui, redites sans fin ses merveilles. Glorifiez-vous de son nom très saint : joie pour les cœurs qui cherchent Dieu ! Cherchez le Seigneur et sa puissance, recherchez sans trêve sa face. Vous, la race d’Abraham son serviteur, les fils de Jacob, qu’il a choisis. Le Seigneur, c’est lui notre Dieu : ses jugements font loi pour l’univers. Il s’est toujours souvenu de son alliance, parole édictée pour mille générations : promesse faite à Abraham, garantie par serment à Isaac.
+        <w:t xml:space="preserve">Rendez grâce au Seigneur, proclamez son nom, annoncez parmi les peuples ses hauts faits ; chantez et jouez pour lui, redites sans fin ses merveilles.  Glorifiez-vous de son nom très saint : joie pour les cœurs qui cherchent Dieu ! Cherchez le Seigneur et sa puissance, recherchez sans trêve sa face.  Vous, la race d’Abraham son serviteur, les fils de Jacob, qu’il a choisis. Le Seigneur, c’est lui notre Dieu : ses jugements font loi pour l’univers.  Il s’est toujours souvenu de son alliance, parole édictée pour mille générations : promesse faite à Abraham, garantie par serment à Isaac.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 1, 29-39)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, aussitôt sortis de la synagogue de Capharnaüm, Jésus et ses disciples allèrent, avec Jacques et Jean, dans la maison de Simon et d’André. Or, la belle-mère de Simon était au lit, elle avait de la fièvre. Aussitôt, on parla à Jésus de la malade. Jésus s’approcha, la saisit par la main et la fit lever. La fièvre la quitta, et elle les servait. Le soir venu, après le coucher du soleil, on lui amenait tous ceux qui étaient atteints d’un mal ou possédés par des démons. La ville entière se pressait à la porte. Il guérit beaucoup de gens atteints de toutes sortes de maladies, et il expulsa beaucoup de démons ; il empêchait les démons de parler, parce qu’ils savaient, eux, qui il était. Le lendemain, Jésus se leva, bien avant l’aube. Il sortit et se rendit dans un endroit désert, et là il priait. Simon et ceux qui étaient avec lui partirent à sa recherche. Ils le trouvent et lui disent : « Tout le monde te cherche. » Jésus leur dit : « Allons ailleurs, dans les villages voisins, afin que là aussi je proclame l’Évangile ; car c’est pour cela que je suis sorti. » Et il parcourut toute la Galilée, proclamant l’Évangile dans leurs synagogues, et expulsant les démons. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, aussitôt sortis de la synagogue de Capharnaüm, Jésus et ses disciples allèrent, avec Jacques et Jean, dans la maison de Simon et d’André. Or, la belle-mère de Simon était au lit, elle avait de la fièvre. Aussitôt, on parla à Jésus de la malade. Jésus s’approcha, la saisit par la main et la fit lever. La fièvre la quitta, et elle les servait.  Le soir venu, après le coucher du soleil, on lui amenait tous ceux qui étaient atteints d’un mal ou possédés par des démons. La ville entière se pressait à la porte. Il guérit beaucoup de gens atteints de toutes sortes de maladies, et il expulsa beaucoup de démons ; il empêchait les démons de parler, parce qu’ils savaient, eux, qui il était.  Le lendemain, Jésus se leva, bien avant l’aube. Il sortit et se rendit dans un endroit désert, et là il priait. Simon et ceux qui étaient avec lui partirent à sa recherche. Ils le trouvent et lui disent : « Tout le monde te cherche. » Jésus leur dit : « Allons ailleurs, dans les villages voisins, afin que là aussi je proclame l’Évangile ; car c’est pour cela que je suis sorti. »  Et il parcourut toute la Galilée, proclamant l’Évangile dans leurs synagogues, et expulsant les démons.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>