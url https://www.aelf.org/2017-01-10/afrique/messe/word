--- v0 (2025-11-04)
+++ v1 (2026-11-05)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (He 2, 5-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ce n’est pas à des anges que Dieu a soumis le monde à venir, dont nous parlons. Un psaume l’atteste en disant : Qu’est-ce que l’homme pour que tu penses à lui, le fils d’un homme, que tu en prennes souci ? Tu l’as abaissé un peu au-dessous des anges, tu l’as couronné de gloire et d’honneur ; tu as mis sous ses pieds toutes choses. Quand Dieu lui a tout soumis, il n’a rien exclu de cette soumission. Maintenant, nous ne voyons pas encore que tout lui soit soumis ; mais Jésus, qui a été abaissé un peu au-dessous des anges, nous le voyons couronné de gloire et d’honneur à cause de sa Passion et de sa mort. Si donc il a fait l’expérience de la mort, c’est, par grâce de Dieu, au profit de tous. Celui pour qui et par qui tout existe voulait conduire une multitude de fils jusqu’à la gloire ; c’est pourquoi il convenait qu’il mène à sa perfection, par des souffrances, celui qui est à l’origine de leur salut. Car celui qui sanctifie, et ceux qui sont sanctifiés, doivent tous avoir même origine ; pour cette raison, Jésus n’a pas honte de les appeler ses frères, quand il dit : Je proclamerai ton nom devant mes frères, je te chanterai en pleine assemblée. – Parole du Seigneur.
+        <w:t xml:space="preserve">Ce n’est pas à des anges que Dieu a soumis le monde à venir, dont nous parlons. Un psaume l’atteste en disant :Qu’est-ce que l’homme pour que tu penses à lui, le fils d’un homme, que tu en prennes souci ? Tu l’as abaissé un peu au-dessous des anges, tu l’as couronné de gloire et d’honneur ; tu as mis sous ses pieds toutes choses. Quand Dieu lui a tout soumis, il n’a rien exclu de cette soumission. Maintenant, nous ne voyons pas encore que tout lui soit soumis ; mais Jésus, qui a été abaissé un peu au-dessous des anges, nous le voyons couronné de gloire et d’honneur à cause de sa Passion et de sa mort. Si donc il a fait l’expérience de la mort, c’est, par grâce de Dieu, au profit de tous. Celui pour qui et par qui tout existe voulait conduire une multitude de fils jusqu’à la gloire ; c’est pourquoi il convenait qu’il mène à sa perfection, par des souffrances, celui qui est à l’origine de leur salut. Car celui qui sanctifie, et ceux qui sont sanctifiés, doivent tous avoir même origine ; pour cette raison, Jésus n’a pas honte de les appeler ses frères, quand il dit :Je proclamerai ton nom devant mes frères, je te chanterai en pleine assemblée.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (8, 2abc.5, 6-7, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ô Seigneur, notre Dieu, qu’il est grand ton nom par toute la terre ! Qu’est-ce que l’homme pour que tu penses à lui, le fils d’un homme, que tu en prennes souci ? Tu l’as voulu un peu moindre qu’un dieu, le couronnant de gloire et d’honneur ; tu l’établis sur les œuvres de tes mains, tu mets toute chose à ses pieds. Les troupeaux de bœufs et de brebis, et même les bêtes sauvages, les oiseaux du ciel et les poissons de la mer, tout ce qui va son chemin dans les eaux.
+        <w:t xml:space="preserve">Ô Seigneur, notre Dieu, qu’il est grand ton nom par toute la terre ! Qu’est-ce que l’homme pour que tu penses à lui, le fils d’un homme, que tu en prennes souci ?  Tu l’as voulu un peu moindre qu’un dieu, le couronnant de gloire et d’honneur ; tu l’établis sur les œuvres de tes mains, tu mets toute chose à ses pieds.  Les troupeaux de bœufs et de brebis, et même les bêtes sauvages, les oiseaux du ciel et les poissons de la mer, tout ce qui va son chemin dans les eaux.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 1, 21-28)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jésus et ses disciples entrèrent à Capharnaüm. Aussitôt, le jour du sabbat, il se rendit à la synagogue, et là, il enseignait. On était frappé par son enseignement, car il enseignait en homme qui a autorité, et non pas comme les scribes. Or, il y avait dans leur synagogue un homme tourmenté par un esprit impur, qui se mit à crier : « Que nous veux-tu, Jésus de Nazareth ? Es-tu venu pour nous perdre ? Je sais qui tu es : tu es le Saint de Dieu. » Jésus l’interpella vivement : « Tais-toi ! Sors de cet homme. » L’esprit impur le fit entrer en convulsions, puis, poussant un grand cri, sortit de lui. Ils furent tous frappés de stupeur et se demandaient entre eux : « Qu’est-ce que cela veut dire ? Voilà un enseignement nouveau, donné avec autorité ! Il commande même aux esprits impurs, et ils lui obéissent. » Sa renommée se répandit aussitôt partout, dans toute la région de la Galilée. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Jésus et ses disciples entrèrent à Capharnaüm. Aussitôt, le jour du sabbat, il se rendit à la synagogue, et là, il enseignait. On était frappé par son enseignement, car il enseignait en homme qui a autorité, et non pas comme les scribes. Or, il y avait dans leur synagogue un homme tourmenté par un esprit impur, qui se mit à crier : « Que nous veux-tu, Jésus de Nazareth ? Es-tu venu pour nous perdre ? Je sais qui tu es : tu es le Saint de Dieu. » Jésus l’interpella vivement : « Tais-toi ! Sors de cet homme. » L’esprit impur le fit entrer en convulsions, puis, poussant un grand cri, sortit de lui. Ils furent tous frappés de stupeur et se demandaient entre eux : « Qu’est-ce que cela veut dire ? Voilà un enseignement nouveau, donné avec autorité ! Il commande même aux esprits impurs, et ils lui obéissent. » Sa renommée se répandit aussitôt partout, dans toute la région de la Galilée.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>