--- v0 (2025-11-03)
+++ v1 (2026-11-05)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>jeudi  5 janvier 2017
+        <w:t>jeudi 5 janvier 2017
 Jeudi, 
 jeudi, férie de Noël
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Jn 3, 11-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, tel est le message que vous avez entendu depuis le commencement : aimons-nous les uns les autres. Ne soyons pas comme Caïn : il appartenait au Mauvais et il égorgea son frère. Et pourquoi l’a-t-il égorgé ? Parce que ses œuvres étaient mauvaises : au contraire, celles de son frère étaient justes. Ne soyez pas étonnés, frères, si le monde a de la haine contre vous. Nous, nous savons que nous sommes passés de la mort à la vie, parce que nous aimons nos frères. Celui qui n’aime pas demeure dans la mort. Quiconque a de la haine contre son frère est un meurtrier, et vous savez que pas un meurtrier n’a la vie éternelle demeurant en lui. Voici comment nous avons reconnu l’amour : lui, Jésus, a donné sa vie pour nous. Nous aussi, nous devons donner notre vie pour nos frères. Celui qui a de quoi vivre en ce monde, s’il voit son frère dans le besoin sans faire preuve de compassion, comment l’amour de Dieu pourrait-il demeurer en lui ? Petits enfants, n’aimons pas en paroles ni par des discours, mais par des actes et en vérité. Voilà comment nous reconnaîtrons que nous appartenons à la vérité, et devant Dieu nous apaiserons notre cœur ; car si notre cœur nous accuse, Dieu est plus grand que notre cœur, et il connaît toutes choses. Bien-aimés, si notre cœur ne nous accuse pas, nous avons de l’assurance devant Dieu. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés, tel est le message que vous avez entendu depuis le commencement : aimons-nous les uns les autres. Ne soyons pas comme Caïn : il appartenait au Mauvais et il égorgea son frère. Et pourquoi l’a-t-il égorgé ? Parce que ses œuvres étaient mauvaises : au contraire, celles de son frère étaient justes. Ne soyez pas étonnés, frères, si le monde a de la haine contre vous. Nous, nous savons que nous sommes passés de la mort à la vie, parce que nous aimons nos frères. Celui qui n’aime pas demeure dans la mort. Quiconque a de la haine contre son frère est un meurtrier, et vous savez que pas un meurtrier n’a la vie éternelle demeurant en lui. Voici comment nous avons reconnu l’amour : lui, Jésus, a donné sa vie pour nous. Nous aussi, nous devons donner notre vie pour nos frères. Celui qui a de quoi vivre en ce monde, s’il voit son frère dans le besoin sans faire preuve de compassion, comment l’amour de Dieu pourrait-il demeurer en lui ? Petits enfants, n’aimons pas en paroles ni par des discours, mais par des actes et en vérité. Voilà comment nous reconnaîtrons que nous appartenons à la vérité, et devant Dieu nous apaiserons notre cœur ; car si notre cœur nous accuse, Dieu est plus grand que notre cœur, et il connaît toutes choses.  Bien-aimés, si notre cœur ne nous accuse pas, nous avons de l’assurance devant Dieu.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (99 (100), 1-2, 3, 4, 5)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Acclamez le Seigneur, terre entière, servez le Seigneur dans l’allégresse, venez à lui avec des chants de joie ! Reconnaissez que le Seigneur est Dieu : il nous a faits, et nous sommes à lui, nous, son peuple, son troupeau. Venez dans sa maison lui rendre grâce, dans sa demeure chanter ses louanges ; rendez-lui grâce et bénissez son nom ! Oui, le Seigneur est bon, éternel est son amour, sa fidélité demeure d’âge en âge.
+        <w:t xml:space="preserve">Acclamez le Seigneur, terre entière, servez le Seigneur dans l’allégresse, venez à lui avec des chants de joie !  Reconnaissez que le Seigneur est Dieu : il nous a faits, et nous sommes à lui, nous, son peuple, son troupeau.  Venez dans sa maison lui rendre grâce, dans sa demeure chanter ses louanges ; rendez-lui grâce et bénissez son nom !  Oui, le Seigneur est bon, éternel est son amour, sa fidélité demeure d’âge en âge.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 1, 43-51)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus décida de partir pour la Galilée. Il trouve Philippe, et lui dit : « Suis-moi. » Philippe était de Bethsaïde, le village d’André et de Pierre. Philippe trouve Nathanaël et lui dit : « Celui dont il est écrit dans la loi de Moïse et chez les Prophètes, nous l’avons trouvé : c’est Jésus fils de Joseph, de Nazareth. » Nathanaël répliqua : « De Nazareth peut-il sortir quelque chose de bon ? » Philippe répond : « Viens, et vois. » Lorsque Jésus voit Nathanaël venir à lui, il déclare à son sujet : « Voici vraiment un Israélite : il n’y a pas de ruse en lui. » Nathanaël lui demande : « D’où me connais-tu ? » Jésus lui répond : « Avant que Philippe t’appelle, quand tu étais sous le figuier, je t’ai vu. » Nathanaël lui dit : « Rabbi, c’est toi le Fils de Dieu ! C’est toi le roi d’Israël ! » Jésus reprend : « Je te dis que je t’ai vu sous le figuier, et c’est pour cela que tu crois ! Tu verras des choses plus grandes encore. » Et il ajoute : « Amen, amen, je vous le dis : vous verrez le ciel ouvert, et les anges de Dieu monter et descendre au-dessus du Fils de l’homme. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus décida de partir pour la Galilée. Il trouve Philippe, et lui dit : « Suis-moi. » Philippe était de Bethsaïde, le village d’André et de Pierre. Philippe trouve Nathanaël et lui dit : « Celui dont il est écrit dans la loi de Moïse et chez les Prophètes, nous l’avons trouvé : c’est Jésus fils de Joseph, de Nazareth. » Nathanaël répliqua : « De Nazareth peut-il sortir quelque chose de bon ? » Philippe répond : « Viens, et vois. » Lorsque Jésus voit Nathanaël venir à lui, il déclare à son sujet : « Voici vraiment un Israélite : il n’y a pas de ruse en lui. » Nathanaël lui demande : « D’où me connais-tu ? » Jésus lui répond : « Avant que Philippe t’appelle, quand tu étais sous le figuier, je t’ai vu. » Nathanaël lui dit : « Rabbi, c’est toi le Fils de Dieu ! C’est toi le roi d’Israël ! » Jésus reprend : « Je te dis que je t’ai vu sous le figuier, et c’est pour cela que tu crois ! Tu verras des choses plus grandes encore. » Et il ajoute : « Amen, amen, je vous le dis : vous verrez le ciel ouvert, et les anges de Dieu monter et descendre au-dessus du Fils de l’homme. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>