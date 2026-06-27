--- v0 (2025-10-22)
+++ v1 (2026-06-27)
@@ -75,51 +75,51 @@
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, chantez au Seigneur, terre entière, chantez au Seigneur et bénissez son nom ! De jour en jour, proclamez son salut, racontez à tous les peuples sa gloire, à toutes les nations ses merveilles ! Lui, le Seigneur, a fait les cieux : devant lui, splendeur et majesté, dans son sanctuaire, puissance et beauté.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 2, 22-35)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quand fut accompli le temps prescrit par la loi de Moïse pour la purification, les parents de Jésus l’amenèrent à Jérusalem pour le présenter au Seigneur, selon ce qui est écrit dans la Loi : Tout premier-né de sexe masculin sera consacré au Seigneur. Ils venaient aussi offrir le sacrifice prescrit par la loi du Seigneur : un couple de tourterelles ou deux petites colombes. Or, il y avait à Jérusalem un homme appelé Syméon. C’était un homme juste et religieux, qui attendait la Consolation d’Israël, et l’Esprit Saint était sur lui. Il avait reçu de l’Esprit Saint l’annonce qu’il ne verrait pas la mort avant d’avoir vu le Christ, le Messie du Seigneur. Sous l’action de l’Esprit, Syméon vint au Temple. Au moment où les parents présentaient l’enfant Jésus pour se conformer au rite de la Loi qui le concernait, Syméon reçut l’enfant dans ses bras, et il bénit Dieu en disant : « Maintenant, ô Maître souverain, tu peux laisser ton serviteur s’en aller en paix, selon ta parole. Car mes yeux ont vu le salut que tu préparais à la face des peuples : lumière qui se révèle aux nations et donne gloire à ton peuple Israël. » Le père et la mère de l’enfant s’étonnaient de ce qui était dit de lui. Syméon les bénit, puis il dit à Marie sa mère : « Voici que cet enfant provoquera la chute et le relèvement de beaucoup en Israël. Il sera un signe de contradiction – et toi, ton âme sera traversée d’un glaive – : ainsi seront dévoilées les pensées qui viennent du cœur d’un grand nombre. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Quand fut accompli le temps prescrit par la loi de Moïse pour la purification, les parents de Jésus l’amenèrent à Jérusalem pour le présenter au Seigneur, selon ce qui est écrit dans la Loi : Tout premier-né de sexe masculin sera consacré au Seigneur. Ils venaient aussi offrir le sacrifice prescrit par la loi du Seigneur : un couple de tourterelles ou deux petites colombes . Or, il y avait à Jérusalem un homme appelé Syméon. C’était un homme juste et religieux, qui attendait la Consolation d’Israël, et l’Esprit Saint était sur lui. Il avait reçu de l’Esprit Saint l’annonce qu’il ne verrait pas la mort avant d’avoir vu le Christ, le Messie du Seigneur. Sous l’action de l’Esprit, Syméon vint au Temple. Au moment où les parents présentaient l’enfant Jésus pour se conformer au rite de la Loi qui le concernait, Syméon reçut l’enfant dans ses bras, et il bénit Dieu en disant : « Maintenant, ô Maître souverain, tu peux laisser ton serviteur s’en aller en paix, selon ta parole. Car mes yeux ont vu le salut que tu préparais à la face des peuples : lumière qui se révèle aux nations et donne gloire à ton peuple Israël. » Le père et la mère de l’enfant s’étonnaient de ce qui était dit de lui. Syméon les bénit, puis il dit à Marie sa mère : « Voici que cet enfant provoquera la chute et le relèvement de beaucoup en Israël. Il sera un signe de contradiction – et toi, ton âme sera traversée d’un glaive – : ainsi seront dévoilées les pensées qui viennent du cœur d’un grand nombre. » – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>