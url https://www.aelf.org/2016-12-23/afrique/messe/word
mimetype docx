--- v0 (2025-10-29)
+++ v1 (2026-10-25)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ml 3, 1-4.23-24)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur Dieu : Voici que j’envoie mon messager pour qu’il prépare le chemin devant moi ; et soudain viendra dans son Temple le Seigneur que vous cherchez. Le messager de l’Alliance que vous désirez, le voici qui vient, – dit le Seigneur de l’univers. Qui pourra soutenir le jour de sa venue ? Qui pourra rester debout lorsqu’il se montrera ? Car il est pareil au feu du fondeur, pareil à la lessive des blanchisseurs. Il s’installera pour fondre et purifier : il purifiera les fils de Lévi, il les affinera comme l’or et l’argent ; ainsi pourront-ils, aux yeux du Seigneur, présenter l’offrande en toute justice. Alors, l’offrande de Juda et de Jérusalem sera bien accueillie du Seigneur, comme il en fut aux jours anciens, dans les années d’autrefois. Voici que je vais vous envoyer Élie le prophète, avant que vienne le jour du Seigneur, jour grand et redoutable. Il ramènera le cœur des pères vers leurs fils, et le cœur des fils vers leurs pères, pour que je ne vienne pas frapper d’anathème le pays ! – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur Dieu :     Voici que j’envoie mon messager pour qu’il prépare le chemin devant moi ; et soudain viendra dans son Temple le Seigneur que vous cherchez. Le messager de l’Alliance que vous désirez, le voici qui vient, – dit le Seigneur de l’univers.     Qui pourra soutenir le jour de sa venue ? Qui pourra rester debout lorsqu’il se montrera ? Car il est pareil au feu du fondeur, pareil à la lessive des blanchisseurs.     Il s’installera pour fondre et purifier : il purifiera les fils de Lévi, il les affinera comme l’or et l’argent ; ainsi pourront-ils, aux yeux du Seigneur, présenter l’offrande en toute justice.     Alors, l’offrande de Juda et de Jérusalem sera bien accueillie du Seigneur, comme il en fut aux jours anciens, dans les années d’autrefois.      Voici que je vais vous envoyer Élie le prophète, avant que vienne le jour du Seigneur, jour grand et redoutable.     Il ramènera le cœur des pères vers leurs fils, et le cœur des fils vers leurs pères, pour que je ne vienne pas frapper d’anathème le pays !              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 24 (25), 4-5ab, 8-9, 10.14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seigneur, enseigne-moi tes voies, fais-moi connaître ta route. Dirige-moi par ta vérité, enseigne-moi, car tu es le Dieu qui me sauve. Il est droit, il est bon, le Seigneur, lui qui montre aux pécheurs le chemin. Sa justice dirige les humbles, il enseigne aux humbles son chemin. Les voies du Seigneur sont amour et vérité pour qui veille à son alliance et à ses lois. Le secret du Seigneur est pour ceux qui le craignent ; à ceux-là, il fait connaître son alliance.
+        <w:t xml:space="preserve">Seigneur, enseigne-moi tes voies, fais-moi connaître ta route. Dirige-moi par ta vérité, enseigne-moi, car tu es le Dieu qui me sauve.  Il est droit, il est bon, le Seigneur, lui qui montre aux pécheurs le chemin. Sa justice dirige les humbles, il enseigne aux humbles son chemin.  Les voies du Seigneur sont amour et vérité pour qui veille à son alliance et à ses lois. Le secret du Seigneur est pour ceux qui le craignent ; à ceux-là, il fait connaître son alliance.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 1, 57-66)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quand fut accompli le temps où Élisabeth devait enfanter, elle mit au monde un fils. Ses voisins et sa famille apprirent que le Seigneur lui avait montré la grandeur de sa miséricorde, et ils se réjouissaient avec elle. Le huitième jour, ils vinrent pour la circoncision de l’enfant. Ils voulaient l’appeler Zacharie, du nom de son père. Mais sa mère prit la parole et déclara : « Non, il s’appellera Jean. » On lui dit : « Personne dans ta famille ne porte ce nom-là ! » On demandait par signes au père comment il voulait l’appeler. Il se fit donner une tablette sur laquelle il écrivit : « Jean est son nom. » Et tout le monde en fut étonné. À l’instant même, sa bouche s’ouvrit, sa langue se délia : il parlait et il bénissait Dieu. La crainte saisit alors tous les gens du voisinage et, dans toute la région montagneuse de Judée, on racontait tous ces événements. Tous ceux qui les apprenaient les conservaient dans leur cœur et disaient : « Que sera donc cet enfant ? » En effet, la main du Seigneur était avec lui. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Quand fut accompli le temps où Élisabeth devait enfanter, elle mit au monde un fils.     Ses voisins et sa famille apprirent que le Seigneur lui avait montré la grandeur de sa miséricorde, et ils se réjouissaient avec elle.     Le huitième jour, ils vinrent pour la circoncision de l’enfant. Ils voulaient l’appeler Zacharie, du nom de son père.     Mais sa mère prit la parole et déclara : « Non, il s’appellera Jean. »     On lui dit : « Personne dans ta famille ne porte ce nom-là ! »     On demandait par signes au père comment il voulait l’appeler.     Il se fit donner une tablette sur laquelle il écrivit : « Jean est son nom. » Et tout le monde en fut étonné.     À l’instant même, sa bouche s’ouvrit, sa langue se délia : il parlait et il bénissait Dieu.     La crainte saisit alors tous les gens du voisinage et, dans toute la région montagneuse de Judée, on racontait tous ces événements.     Tous ceux qui les apprenaient les conservaient dans leur cœur et disaient : « Que sera donc cet enfant ? » En effet, la main du Seigneur était avec lui.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>