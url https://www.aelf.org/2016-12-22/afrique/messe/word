--- v0 (2025-10-18)
+++ v1 (2026-11-01)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 S 1, 24-28)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, lorsque Samuel fut sevré, Anne, sa mère, le conduisit à la maison du Seigneur, à Silo ; l’enfant était encore tout jeune. Anne avait pris avec elle un taureau de trois ans, un sac de farine et une outre de vin. On offrit le taureau en sacrifice, et on amena l’enfant au prêtre Éli. Anne lui dit alors : « Écoute-moi, mon seigneur, je t’en prie ! Aussi vrai que tu es vivant, je suis cette femme qui se tenait ici près de toi pour prier le Seigneur. C’est pour obtenir cet enfant que je priais, et le Seigneur me l’a donné en réponse à ma demande. À mon tour je le donne au Seigneur pour qu’il en dispose. Il demeurera à la disposition du Seigneur tous les jours de sa vie. » Alors ils se prosternèrent devant le Seigneur. — Parole du Seigneur.
+        <w:t xml:space="preserve">    En ces jours-là,     lorsque Samuel fut sevré, Anne, sa mère, le conduisit à la maison du Seigneur, à Silo ; l’enfant était encore tout jeune. Anne avait pris avec elle un taureau de trois ans, un sac de farine et une outre de vin.     On offrit le taureau en sacrifice, et on amena l’enfant au prêtre Éli.     Anne lui dit alors : « Écoute-moi, mon seigneur, je t’en prie ! Aussi vrai que tu es vivant, je suis cette femme qui se tenait ici près de toi pour prier le Seigneur.     C’est pour obtenir cet enfant que je priais, et le Seigneur me l’a donné en réponse à ma demande.     À mon tour je le donne au Seigneur pour qu’il en dispose. Il demeurera à la disposition du Seigneur tous les jours de sa vie. » Alors ils se prosternèrent devant le Seigneur.  — Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Cantique (1 S 2, 1, 4-5ab, 6-7, 8abcd)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mon cœur exulte à cause du Seigneur ; mon front s’est relevé grâce à mon Dieu ! Face à mes ennemis, s’ouvre ma bouche : oui, je me réjouis de ton salut ! L’arc des forts est brisé, mais le faible se revêt de vigueur. Les plus comblés s’embauchent pour du pain, et les affamés se reposent. Le Seigneur fait mourir et vivre ; il fait descendre à l’abîme et en ramène. Le Seigneur rend pauvre et riche ; il abaisse et il élève. De la poussière il relève le faible, il retire le malheureux de la cendre pour qu’il siège parmi les princes et reçoive un trône de gloire.
+        <w:t xml:space="preserve">Mon cœur exulte à cause du Seigneur ; mon front s’est relevé grâce à mon Dieu ! Face à mes ennemis, s’ouvre ma bouche : oui, je me réjouis de ton salut !  L’arc des forts est brisé, mais le faible se revêt de vigueur. Les plus comblés s’embauchent pour du pain, et les affamés se reposent.  Le Seigneur fait mourir et vivre ; il fait descendre à l’abîme et en ramène. Le Seigneur rend pauvre et riche ; il abaisse et il élève.  De la poussière il relève le faible, il retire le malheureux de la cendre pour qu’il siège parmi les princes et reçoive un trône de gloire.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 1, 46-56)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Marie rendit grâce au Seigneur en disant : « Mon âme exalte le Seigneur, exulte mon esprit en Dieu, mon Sauveur ! Il s’est penché sur son humble servante ; désormais tous les âges me diront bienheureuse. Le Puissant fit pour moi des merveilles ; Saint est son nom ! Sa miséricorde s’étend d’âge en âge sur ceux qui le craignent. Déployant la force de son bras, il disperse les superbes. Il renverse les puissants de leurs trônes, il élève les humbles. Il comble de biens les affamés, renvoie les riches les mains vides. Il relève Israël son serviteur, il se souvient de son amour de la promesse faite à nos pères, en faveur d’Abraham et sa descendance à jamais. » Marie resta avec Élisabeth environ trois mois, puis elle s’en retourna chez elle. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">        En ce temps-là, Marie rendit grâce au Seigneur     en disant : « Mon âme exalte le Seigneur,             exulte mon esprit en Dieu, mon Sauveur !         Il s’est penché sur son humble servante ; désormais tous les âges me diront bienheureuse.     Le Puissant fit pour moi des merveilles ; Saint est son nom !     Sa miséricorde s’étend d’âge en âge sur ceux qui le craignent.     Déployant la force de son bras, il disperse les superbes.     Il renverse les puissants de leurs trônes, il élève les humbles.     Il comble de biens les affamés, renvoie les riches les mains vides.     Il relève Israël son serviteur, il se souvient de son amour     de la promesse faite à nos pères, en faveur d’Abraham et sa descendance à jamais. »      Marie resta avec Élisabeth environ trois mois, puis elle s’en retourna chez elle.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>