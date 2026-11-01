--- v0 (2025-10-13)
+++ v1 (2026-11-01)
@@ -39,105 +39,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ct 2, 8-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La voix de mon bien-aimé ! C’est lui, il vient… Il bondit sur les montagnes, il court sur les collines, mon bien-aimé, pareil à la gazelle, au faon de la biche. Le voici, c’est lui qui se tient derrière notre mur : il regarde aux fenêtres, guette par le treillage. Il parle, mon bien-aimé, il me dit : Lève-toi, mon amie, ma toute belle, et viens… Vois, l’hiver s’en est allé, les pluies ont cessé, elles se sont enfuies. Sur la terre apparaissent les fleurs, le temps des chansons est venu et la voix de la tourterelle s’entend sur notre terre. Le figuier a formé ses premiers fruits, la vigne fleurie exhale sa bonne odeur. Lève-toi, mon amie, ma toute belle, et viens… Ma colombe, dans les fentes du rocher, dans les retraites escarpées, que je voie ton visage, que j’entende ta voix ! Ta voix est douce et ton visage, charmant. – Parole du Seigneur. OU BIEN
+        <w:t xml:space="preserve">La voix de mon bien-aimé ! C’est lui, il vient… Il bondit sur les montagnes, il court sur les collines,     mon bien-aimé, pareil à la gazelle, au faon de la biche. Le voici, c’est lui qui se tient derrière notre mur : il regarde aux fenêtres, guette par le treillage.     Il parle, mon bien-aimé, il me dit :     Lève-toi, mon amie, ma toute belle, et viens…      Vois, l’hiver s’en est allé, les pluies ont cessé, elles se sont enfuies.      Sur la terre apparaissent les fleurs, le temps des chansons est venu et la voix de la tourterelle s’entend sur notre terre.      Le figuier a formé ses premiers fruits, la vigne fleurie exhale sa bonne odeur. Lève-toi, mon amie, ma toute belle, et viens…      Ma colombe, dans les fentes du rocher, dans les retraites escarpées, que je voie ton visage, que j’entende ta voix ! Ta voix est douce et ton visage, charmant.              – Parole du Seigneur.  OU BIEN
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Première lecture (So 3, 14-18a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pousse des cris de joie, fille de Sion ! Éclate en ovations, Israël ! Réjouis-toi, de tout ton cœur bondis de joie, fille de Jérusalem ! Le Seigneur a levé les sentences qui pesaient sur toi, il a écarté tes ennemis. Le roi d’Israël, le Seigneur, est en toi. Tu n’as plus à craindre le malheur. Ce jour-là, on dira à Jérusalem : « Ne crains pas, Sion ! Ne laisse pas tes mains défaillir ! Le Seigneur ton Dieu est en toi, c’est lui, le héros qui apporte le salut. Il aura en toi sa joie et son allégresse, il te renouvellera par son amour ; il exultera pour toi et se réjouira, comme aux jours de fête. » – Parole du Seigneur.
+        <w:t xml:space="preserve">    Pousse des cris de joie, fille de Sion ! Éclate en ovations, Israël ! Réjouis-toi, de tout ton cœur bondis de joie, fille de Jérusalem !     Le Seigneur a levé les sentences qui pesaient sur toi, il a écarté tes ennemis. Le roi d’Israël, le Seigneur, est en toi. Tu n’as plus à craindre le malheur.      Ce jour-là, on dira à Jérusalem : « Ne crains pas, Sion ! Ne laisse pas tes mains défaillir !     Le Seigneur ton Dieu est en toi, c’est lui, le héros qui apporte le salut. Il aura en toi sa joie et son allégresse, il te renouvellera par son amour ; il exultera pour toi et se réjouira,     comme aux jours de fête. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Psaume (Ps 32 (33), 2-3, 11-12, 20-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rendez grâce au Seigneur sur la cithare, jouez pour lui sur la harpe à dix cordes. Chantez-lui le cantique nouveau, de tout votre art soutenez l’ovation. Le plan du Seigneur demeure pour toujours, les projets de son cœur subsistent d’âge en âge. Heureux le peuple dont le Seigneur est le Dieu, heureuse la nation qu’il s’est choisie pour domaine ! Nous attendons notre vie du Seigneur : il est pour nous un appui, un bouclier. La joie de notre cœur vient de lui, notre confiance est dans son nom très saint.
+        <w:t xml:space="preserve">Rendez grâce au Seigneur sur la cithare, jouez pour lui sur la harpe à dix cordes. Chantez-lui le cantique nouveau, de tout votre art soutenez l’ovation.  Le plan du Seigneur demeure pour toujours, les projets de son cœur subsistent d’âge en âge. Heureux le peuple dont le Seigneur est le Dieu, heureuse la nation qu’il s’est choisie pour domaine !  Nous attendons notre vie du Seigneur : il est pour nous un appui, un bouclier. La joie de notre cœur vient de lui, notre confiance est dans son nom très saint.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Lc 1, 39-45)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Marie se mit en route et se rendit avec empressement vers la région montagneuse, dans une ville de Judée. Elle entra dans la maison de Zacharie et salua Élisabeth. Or, quand Élisabeth entendit la salutation de Marie, l’enfant tressaillit en elle. Alors, Élisabeth fut remplie d’Esprit Saint, et s’écria d’une voix forte : « Tu es bénie entre toutes les femmes, et le fruit de tes entrailles est béni. D’où m’est-il donné que la mère de mon Seigneur vienne jusqu’à moi ? Car, lorsque tes paroles de salutation sont parvenues à mes oreilles, l’enfant a tressailli d’allégresse en moi. Heureuse celle qui a cru à l’accomplissement des paroles qui lui furent dites de la part du Seigneur. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ces jours-là, Marie se mit en route et se rendit avec empressement vers la région montagneuse, dans une ville de Judée.     Elle entra dans la maison de Zacharie et salua Élisabeth.     Or, quand Élisabeth entendit la salutation de Marie, l’enfant tressaillit en elle. Alors, Élisabeth fut remplie d’Esprit Saint,     et s’écria d’une voix forte : « Tu es bénie entre toutes les femmes, et le fruit de tes entrailles est béni.     D’où m’est-il donné que la mère de mon Seigneur vienne jusqu’à moi ?     Car, lorsque tes paroles de salutation sont parvenues à mes oreilles, l’enfant a tressailli d’allégresse en moi.     Heureuse celle qui a cru à l’accomplissement des paroles qui lui furent dites de la part du Seigneur. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>