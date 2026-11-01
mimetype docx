--- v0 (2025-10-16)
+++ v1 (2026-11-01)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jg 13, 2-7.24-25a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, il y avait un homme de Soréa, du clan de Dane, nommé Manoah. Sa femme était stérile et n’avait pas eu d’enfant. L’ange du Seigneur apparut à cette femme et lui dit : « Tu es stérile et tu n’as pas eu d’enfant. Mais tu vas concevoir et enfanter un fils. Désormais, fais bien attention : ne bois ni vin ni boisson forte, et ne mange aucun aliment impur, car tu vas concevoir et enfanter un fils. Le rasoir ne passera pas sur sa tête, car il sera voué à Dieu dès le sein de sa mère. C’est lui qui entreprendra de sauver Israël de la main des Philistins. » La femme s’en alla dire à son mari : « Un homme de Dieu est venu me trouver ; il avait l’apparence d’un ange de Dieu tant il était imposant. Je ne lui ai pas demandé d’où il venait, et il ne m’a pas fait connaître son nom. Mais il m’a dit : “Tu vas devenir enceinte et enfanter un fils. Désormais ne bois ni vin ni boisson forte, et ne mange aucun aliment impur, car l’enfant sera voué à Dieu dès le sein de sa mère et jusqu’au jour de sa mort !” » La femme enfanta un fils, et elle lui donna le nom de Samson. L’enfant grandit, le Seigneur le bénit, et l’Esprit du Seigneur commença à s’emparer de lui. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,     il y avait un homme de Soréa, du clan de Dane, nommé Manoah. Sa femme était stérile et n’avait pas eu d’enfant.     L’ange du Seigneur apparut à cette femme et lui dit : « Tu es stérile et tu n’as pas eu d’enfant.         Mais tu vas concevoir et enfanter un fils. Désormais, fais bien attention : ne bois ni vin ni boisson forte, et ne mange aucun aliment impur,     car tu vas concevoir et enfanter un fils. Le rasoir ne passera pas sur sa tête, car il sera voué à Dieu dès le sein de sa mère. C’est lui qui entreprendra de sauver Israël de la main des Philistins. »     La femme s’en alla dire à son mari : « Un homme de Dieu est venu me trouver ; il avait l’apparence d’un ange de Dieu tant il était imposant. Je ne lui ai pas demandé d’où il venait, et il ne m’a pas fait connaître son nom.     Mais il m’a dit : “Tu vas devenir enceinte et enfanter un fils. Désormais ne bois ni vin ni boisson forte, et ne mange aucun aliment impur, car l’enfant sera voué à Dieu dès le sein de sa mère et jusqu’au jour de sa mort !” »     La femme enfanta un fils, et elle lui donna le nom de Samson. L’enfant grandit, le Seigneur le bénit,     et l’Esprit du Seigneur commença à s’emparer de lui.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 70 (71), 1-2, 3, 5a.6, 16.17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En toi, Seigneur, j’ai mon refuge : garde-moi d’être humilié pour toujours. Dans ta justice, défends-moi, libère-moi, tends l’oreille vers moi, et sauve-moi. Sois le rocher qui m’accueille, toujours accessible ; tu as résolu de me sauver : ma forteresse et mon roc, c’est toi ! Seigneur mon Dieu, tu es mon espérance, toi, mon soutien dès avant ma naissance, tu m’as choisi dès le ventre de ma mère ; tu seras ma louange toujours ! Je revivrai les exploits du Seigneur en rappelant que ta justice est la seule. Mon Dieu, tu m’as instruit dès ma jeunesse, jusqu’à présent, j’ai proclamé tes merveilles.
+        <w:t xml:space="preserve">En toi, Seigneur, j’ai mon refuge : garde-moi d’être humilié pour toujours. Dans ta justice, défends-moi, libère-moi, tends l’oreille vers moi, et sauve-moi.  Sois le rocher qui m’accueille, toujours accessible ; tu as résolu de me sauver : ma forteresse et mon roc, c’est toi !  Seigneur mon Dieu, tu es mon espérance, toi, mon soutien dès avant ma naissance, tu m’as choisi dès le ventre de ma mère ; tu seras ma louange toujours !  Je revivrai les exploits du Seigneur en rappelant que ta justice est la seule. Mon Dieu, tu m’as instruit dès ma jeunesse, jusqu’à présent, j’ai proclamé tes merveilles.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 1, 5-25)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Il y avait, au temps d’Hérode le Grand, roi de Judée, un prêtre du groupe d’Abia, nommé Zacharie. Sa femme aussi était descendante d’Aaron ; elle s’appelait Élisabeth. Ils étaient l’un et l’autre des justes devant Dieu : ils suivaient tous les commandements et les préceptes du Seigneur de façon irréprochable. Ils n’avaient pas d’enfant, car Élisabeth était stérile et, de plus, ils étaient l’un et l’autre avancés en âge. Or, tandis que Zacharie, durant la période attribuée aux prêtres de son groupe, assurait le service du culte devant Dieu, il fut désigné par le sort, suivant l’usage des prêtres, pour aller offrir l’encens dans le sanctuaire du Seigneur. Toute la multitude du peuple était en prière au dehors à l’heure de l’offrande de l’encens. L’ange du Seigneur lui apparut, debout à droite de l’autel de l’encens. À sa vue, Zacharie fut bouleversé et la crainte le saisit. L’ange lui dit : « Sois sans crainte, Zacharie, car ta supplication a été exaucée : ta femme Élisabeth mettra au monde pour toi un fils, et tu lui donneras le nom de Jean. Tu seras dans la joie et l’allégresse, et beaucoup se réjouiront de sa naissance, car il sera grand devant le Seigneur. Il ne boira pas de vin ni de boisson forte, et il sera rempli d’Esprit Saint dès le ventre de sa mère ; il fera revenir de nombreux fils d’Israël au Seigneur leur Dieu ; il marchera devant, en présence du Seigneur, avec l’esprit et la puissance du prophète Élie, pour faire revenir le cœur des pères vers leurs enfants, ramener les rebelles à la sagesse des justes, et préparer au Seigneur un peuple bien disposé. » Alors Zacharie dit à l’ange : « Comment vais-je savoir que cela arrivera ? Moi, en effet, je suis un vieillard et ma femme est avancée en âge. » L’ange lui répondit : « Je suis Gabriel et je me tiens en présence de Dieu. J’ai été envoyé pour te parler et pour t’annoncer cette bonne nouvelle. Mais voici que tu seras réduit au silence et, jusqu’au jour où cela se réalisera, tu ne pourras plus parler, parce que tu n’as pas cru à mes paroles ; celles-ci s’accompliront en leur temps. » Le peuple attendait Zacharie et s’étonnait qu’il s’attarde dans le sanctuaire. Quand il sortit, il ne pouvait pas leur parler, et ils comprirent que, dans le sanctuaire, il avait eu une vision. Il leur faisait des signes et restait muet. Lorsqu’il eut achevé son temps de service liturgique, il repartit chez lui. Quelque temps plus tard, sa femme Élisabeth conçut un enfant. Pendant cinq mois, elle garda le secret. Elle se disait : « Voilà ce que le Seigneur a fait pour moi, en ces jours où il a posé son regard pour effacer ce qui était ma honte devant les hommes. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Il y avait, au temps d’Hérode le Grand, roi de Judée, un prêtre du groupe d’Abia, nommé Zacharie. Sa femme aussi était descendante d’Aaron ; elle s’appelait Élisabeth.     Ils étaient l’un et l’autre des justes devant Dieu : ils suivaient tous les commandements et les préceptes du Seigneur de façon irréprochable.     Ils n’avaient pas d’enfant, car Élisabeth était stérile et, de plus, ils étaient l’un et l’autre avancés en âge.      Or, tandis que Zacharie, durant la période attribuée aux prêtres de son groupe, assurait le service du culte devant Dieu,     il fut désigné par le sort, suivant l’usage des prêtres, pour aller offrir l’encens dans le sanctuaire du Seigneur.     Toute la multitude du peuple était en prière au dehors à l’heure de l’offrande de l’encens.     L’ange du Seigneur lui apparut, debout à droite de l’autel de l’encens.     À sa vue, Zacharie fut bouleversé et la crainte le saisit.     L’ange lui dit : « Sois sans crainte, Zacharie, car ta supplication a été exaucée : ta femme Élisabeth mettra au monde pour toi un fils, et tu lui donneras le nom de Jean.     Tu seras dans la joie et l’allégresse, et beaucoup se réjouiront de sa naissance,     car il sera grand devant le Seigneur.Il ne boira pas de vin ni de boisson forte, et il sera rempli d’Esprit Saint dès le ventre de sa mère ;     il fera revenir de nombreux fils d’Israël au Seigneur leur Dieu ;     il marchera devant, en présence du Seigneur, avec l’esprit et la puissance du prophète Élie, pour faire revenir le cœur des pères vers leurs enfants, ramener les rebelles à la sagesse des justes, et préparer au Seigneur un peuple bien disposé. »     Alors Zacharie dit à l’ange : « Comment vais-je savoir que cela arrivera ? Moi, en effet, je suis un vieillard et ma femme est avancée en âge. »     L’ange lui répondit : « Je suis Gabriel et je me tiens en présence de Dieu. J’ai été envoyé pour te parler et pour t’annoncer cette bonne nouvelle.     Mais voici que tu seras réduit au silence et, jusqu’au jour où cela se réalisera, tu ne pourras plus parler, parce que tu n’as pas cru à mes paroles ; celles-ci s’accompliront en leur temps. »      Le peuple attendait Zacharie et s’étonnait qu’il s’attarde dans le sanctuaire.     Quand il sortit, il ne pouvait pas leur parler, et ils comprirent que, dans le sanctuaire, il avait eu une vision. Il leur faisait des signes et restait muet.     Lorsqu’il eut achevé son temps de service liturgique, il repartit chez lui.     Quelque temps plus tard, sa femme Élisabeth conçut un enfant. Pendant cinq mois, elle garda le secret. Elle se disait :     « Voilà ce que le Seigneur a fait pour moi, en ces jours où il a posé son regard pour effacer ce qui était ma honte devant les hommes. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>