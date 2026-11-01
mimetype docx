--- v0 (2025-10-18)
+++ v1 (2026-11-01)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 7, 10-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, le Seigneur parla ainsi au roi Acaz : « Demande pour toi un signe de la part du Seigneur ton Dieu, au fond du séjour des morts ou sur les sommets, là-haut. » Acaz répondit : « Non, je n’en demanderai pas, je ne mettrai pas le Seigneur à l’épreuve. » Isaïe dit alors : « Écoutez, maison de David ! Il ne vous suffit donc pas de fatiguer les hommes : il faut encore que vous fatiguiez mon Dieu ! C’est pourquoi le Seigneur lui-même vous donnera un signe : Voici que la vierge est enceinte, elle enfantera un fils, qu’elle appellera Emmanuel (c’est-à-dire : Dieu-avec-nous). De crème et de miel il se nourrira, jusqu’à ce qu’il sache rejeter le mal et choisir le bien. Avant que cet enfant sache rejeter le mal et choisir le bien, la terre dont les deux rois te font trembler sera laissée à l’abandon. » – Parole du Seigneur.
+        <w:t xml:space="preserve">    En ces jours-là,     le Seigneur parla ainsi au roi Acaz :     « Demande pour toi un signe de la part du Seigneur ton Dieu, au fond du séjour des morts ou sur les sommets, là-haut. »     Acaz répondit : « Non, je n’en demanderai pas, je ne mettrai pas le Seigneur à l’épreuve. »     Isaïe dit alors : « Écoutez, maison de David ! Il ne vous suffit donc pas de fatiguer les hommes : il faut encore que vous fatiguiez mon Dieu !     C’est pourquoi le Seigneur lui-même vous donnera un signe : Voici que la vierge est enceinte, elle enfantera un fils, qu’elle appellera Emmanuel (c’est-à-dire : Dieu-avec-nous).     De crème et de miel il se nourrira, jusqu’à ce qu’il sache rejeter le mal et choisir le bien.     Avant que cet enfant sache rejeter le mal et choisir le bien, la terre dont les deux rois te font trembler sera laissée à l’abandon. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 23 (24), 1-2, 3-4ab, 5-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Au Seigneur, le monde et sa richesse, la terre et tous ses habitants ! C’est lui qui l’a fondée sur les mers et la garde inébranlable sur les flots. Qui peut gravir la montagne du Seigneur et se tenir dans le lieu saint ? L’homme au cœur pur, aux mains innocentes, qui ne livre pas son âme aux idoles. Il obtient, du Seigneur, la bénédiction, et de Dieu son Sauveur, la justice. Voici le peuple de ceux qui le cherchent ! Voici Jacob qui recherche ta face !
+        <w:t xml:space="preserve">Au Seigneur, le monde et sa richesse, la terre et tous ses habitants ! C’est lui qui l’a fondée sur les mers et la garde inébranlable sur les flots.  Qui peut gravir la montagne du Seigneur et se tenir dans le lieu saint ? L’homme au cœur pur, aux mains innocentes, qui ne livre pas son âme aux idoles.  Il obtient, du Seigneur, la bénédiction, et de Dieu son Sauveur, la justice. Voici le peuple de ceux qui le cherchent ! Voici Jacob qui recherche ta face !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Rm 1, 1-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paul, serviteur du Christ Jésus, appelé à être Apôtre, mis à part pour l’Évangile de Dieu, à tous les bien-aimés de Dieu qui sont à Rome. Cet Évangile, que Dieu avait promis d’avance par ses prophètes dans les saintes Écritures, concerne son Fils qui, selon la chair, est né de la descendance de David et, selon l’Esprit de sainteté, a été établi dans sa puissance de Fils de Dieu par sa résurrection d’entre les morts, lui, Jésus Christ, notre Seigneur. Pour que son nom soit reconnu, nous avons reçu par lui grâce et mission d’Apôtre, afin d’amener à l’obéissance de la foi toutes les nations païennes, dont vous faites partie, vous aussi que Jésus Christ a appelés. À vous qui êtes appelés à être saints, la grâce et la paix de la part de Dieu notre Père et du Seigneur Jésus Christ. – Parole du Seigneur.
+        <w:t xml:space="preserve">Paul, serviteur du Christ Jésus, appelé à être Apôtre, mis à part pour l’Évangile de Dieu, à tous les bien-aimés de Dieu qui sont à Rome.      Cet Évangile, que Dieu avait promis d’avance par ses prophètes dans les saintes Écritures,     concerne son Fils qui, selon la chair, est né de la descendance de David     et, selon l’Esprit de sainteté, a été établi dans sa puissance de Fils de Dieu par sa résurrection d’entre les morts, lui, Jésus Christ, notre Seigneur.      Pour que son nom soit reconnu, nous avons reçu par lui grâce et mission d’Apôtre, afin d’amener à l’obéissance de la foi toutes les nations païennes,     dont vous faites partie, vous aussi que Jésus Christ a appelés.      À vous qui êtes appelés à être saints, la grâce et la paix de la part de Dieu notre Père et du Seigneur Jésus Christ.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 1, 18-24)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Voici comment fut engendré Jésus Christ : Marie, sa mère, avait été accordée en mariage à Joseph ; avant qu’ils aient habité ensemble, elle fut enceinte par l’action de l’Esprit Saint. Joseph, son époux, qui était un homme juste, et ne voulait pas la dénoncer publiquement, décida de la renvoyer en secret. Comme il avait formé ce projet, voici que l’ange du Seigneur lui apparut en songe et lui dit : « Joseph, fils de David, ne crains pas de prendre chez toi Marie, ton épouse, puisque l’enfant qui est engendré en elle vient de l’Esprit Saint ; elle enfantera un fils, et tu lui donneras le nom de Jésus (c’est-à-dire : Le-Seigneur-sauve), car c’est lui qui sauvera son peuple de ses péchés. » Tout cela est arrivé pour que soit accomplie la parole du Seigneur prononcée par le prophète : Voici que la Vierge concevra, et elle enfantera un fils ; on lui donnera le nom d’Emmanuel, qui se traduit : « Dieu-avec-nous ». Quand Joseph se réveilla, il fit ce que l’ange du Seigneur lui avait prescrit : il prit chez lui son épouse. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    Voici comment fut engendré Jésus Christ : Marie, sa mère, avait été accordée en mariage à Joseph ; avant qu’ils aient habité ensemble, elle fut enceinte par l’action de l’Esprit Saint.     Joseph, son époux, qui était un homme juste, et ne voulait pas la dénoncer publiquement, décida de la renvoyer en secret.     Comme il avait formé ce projet, voici que l’ange du Seigneur lui apparut en songe et lui dit : « Joseph, fils de David, ne crains pas de prendre chez toi Marie, ton épouse, puisque l’enfant qui est engendré en elle vient de l’Esprit Saint ;     elle enfantera un fils, et tu lui donneras le nom de Jésus (c’est-à-dire : Le-Seigneur-sauve), car c’est lui qui sauvera son peuple de ses péchés. »     Tout cela est arrivé pour que soit accomplie la parole du Seigneur prononcée par le prophète :     Voici que la Vierge concevra, et elle enfantera un fils ; on lui donnera le nom d’Emmanuel, qui se traduit : « Dieu-avec-nous ».      Quand Joseph se réveilla, il fit ce que l’ange du Seigneur lui avait prescrit : il prit chez lui son épouse.      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>