--- v0 (2025-10-13)
+++ v1 (2026-11-01)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Gn 49, 1-2.8-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Jacob appela ses fils et dit : « Assemblez-vous ! Je veux vous dévoiler ce qui vous arrivera dans les temps à venir. Rassemblez-vous, écoutez, fils de Jacob, écoutez Israël, votre père. Juda, à toi, tes frères rendront hommage, ta main fera plier la nuque de tes ennemis et les fils de ton père se prosterneront devant toi. Juda est un jeune lion. Tu remontes du carnage, mon fils. Il s’est accroupi, il s’est couché comme un lion ; ce fauve, qui le fera lever ? Le sceptre royal n’échappera pas à Juda, ni le bâton de commandement, à sa descendance, jusqu’à ce que vienne celui à qui le pouvoir appartient, à qui les peuples obéiront. » – Parole du Seigneur.
+        <w:t xml:space="preserve">    En ces jours-là, Jacob appela ses fils et dit : « Assemblez-vous ! Je veux vous dévoiler ce qui vous arrivera dans les temps à venir.     Rassemblez-vous, écoutez, fils de Jacob, écoutez Israël, votre père.      Juda, à toi, tes frères rendront hommage, ta main fera plier la nuque de tes ennemis et les fils de ton père se prosterneront devant toi.     Juda est un jeune lion. Tu remontes du carnage, mon fils. Il s’est accroupi, il s’est couché comme un lion ; ce fauve, qui le fera lever ?     Le sceptre royal n’échappera pas à Juda, ni le bâton de commandement, à sa descendance, jusqu’à ce que vienne celui à qui le pouvoir appartient, à qui les peuples obéiront. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 71 (72), 1-2, 3-4, 7-8, 17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dieu, donne au roi tes pouvoirs, à ce fils de roi ta justice. Qu’il gouverne ton peuple avec justice, qu’il fasse droit aux malheureux ! Montagnes, portez au peuple la paix, collines, portez-lui la justice ! Qu’il fasse droit aux malheureux de son peuple, qu’il sauve les pauvres gens, qu’il écrase l’oppresseur ! En ces jours-là, fleurira la justice, grande paix jusqu’à la fin des lunes ! Qu’il domine de la mer à la mer, et du Fleuve jusqu’au bout de la terre ! Que son nom dure toujours ; sous le soleil, que subsiste son nom ! En lui, que soient bénies toutes les familles de la terre ; que tous les pays le disent bienheureux !
+        <w:t xml:space="preserve">Dieu, donne au roi tes pouvoirs, à ce fils de roi ta justice. Qu’il gouverne ton peuple avec justice, qu’il fasse droit aux malheureux !  Montagnes, portez au peuple la paix, collines, portez-lui la justice ! Qu’il fasse droit aux malheureux de son peuple, qu’il sauve les pauvres gens, qu’il écrase l’oppresseur !  En ces jours-là, fleurira la justice, grande paix jusqu’à la fin des lunes ! Qu’il domine de la mer à la mer, et du Fleuve jusqu’au bout de la terre !  Que son nom dure toujours ; sous le soleil, que subsiste son nom ! En lui, que soient bénies toutes les familles de la terre ; que tous les pays le disent bienheureux !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 1, 1-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Généalogie de Jésus, Christ, fils de David, fils d’Abraham. Abraham engendra Isaac, Isaac engendra Jacob, Jacob engendra Juda et ses frères, Juda, de son union avec Thamar, engendra Pharès et Zara, Pharès engendra Esrom, Esrom engendra Aram, Aram engendra Aminadab, Aminadab engendra Naassone, Naassone engendra Salmone, Salmone, de son union avec Rahab, engendra Booz, Booz, de son union avec Ruth, engendra Jobed, Jobed engendra Jessé, Jessé engendra le roi David. David, de son union avec la femme d’Ourias, engendra Salomon, Salomon engendra Roboam, Roboam engendra Abia, Abia engendra Asa, Asa engendra Josaphat, Josaphat engendra Joram, Joram engendra Ozias, Ozias engendra Joatham, Joatham engendra Acaz, Acaz engendra Ézékias, Ézékias engendra Manassé, Manassé engendra Amone, Amone engendra Josias, Josias engendra Jékonias et ses frères à l’époque de l’exil à Babylone. Après l’exil à Babylone, Jékonias engendra Salathiel, Salathiel engendra Zorobabel, Zorobabel engendra Abioud, Abioud engendra Éliakim, Éliakim engendra Azor, Azor engendra Sadok, Sadok engendra Akim, Akim engendra Élioud, Élioud engendra Éléazar, Éléazar engendra Mattane, Mattane engendra Jacob, Jacob engendra Joseph, l’époux de Marie, de laquelle fut engendré Jésus, que l’on appelle Christ. Le nombre total des générations est donc : depuis Abraham jusqu’à David, quatorze générations ; depuis David jusqu’à l’exil à Babylone, quatorze générations ; depuis l’exil à Babylone jusqu’au Christ, quatorze générations. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Généalogie de Jésus, Christ, fils de David, fils d’Abraham.      Abraham engendra Isaac, Isaac engendra Jacob, Jacob engendra Juda et ses frères,     Juda, de son union avec Thamar, engendra Pharès et Zara, Pharès engendra Esrom, Esrom engendra Aram,     Aram engendra Aminadab, Aminadab engendra Naassone, Naassone engendra Salmone,     Salmone, de son union avec Rahab, engendra Booz, Booz, de son union avec Ruth, engendra Jobed, Jobed engendra Jessé,     Jessé engendra le roi David.  David, de son union avec la femme d’Ourias, engendra Salomon,     Salomon engendra Roboam, Roboam engendra Abia, Abia engendra Asa,     Asa engendra Josaphat, Josaphat engendra Joram, Joram engendra Ozias,     Ozias engendra Joatham, Joatham engendra Acaz, Acaz engendra Ézékias,     Ézékias engendra Manassé, Manassé engendra Amone, Amone engendra Josias,     Josias engendra Jékonias et ses frères à l’époque de l’exil à Babylone.      Après l’exil à Babylone, Jékonias engendra Salathiel, Salathiel engendra Zorobabel,     Zorobabel engendra Abioud, Abioud engendra Éliakim, Éliakim engendra Azor,     Azor engendra Sadok, Sadok engendra Akim, Akim engendra Élioud,     Élioud engendra Éléazar, Éléazar engendra Mattane, Mattane engendra Jacob,     Jacob engendra Joseph, l’époux de Marie, de laquelle fut engendré Jésus, que l’on appelle Christ.      Le nombre total des générations est donc : depuis Abraham jusqu’à David, quatorze générations ; depuis David jusqu’à l’exil à Babylone, quatorze générations ; depuis l’exil à Babylone jusqu’au Christ, quatorze générations.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>