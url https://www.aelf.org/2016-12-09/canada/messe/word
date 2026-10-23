--- v0 (2025-10-16)
+++ v1 (2026-10-23)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>vendredi  9 décembre 2016
+        <w:t>vendredi 9 décembre 2016
 Vendredi, 2ème Semaine de l'Avent
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 48, 17-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur, ton rédempteur, Saint d’Israël : Je suis le Seigneur ton Dieu, je te donne un enseignement utile, je te guide sur le chemin où tu marches. Si seulement tu avais prêté attention à mes commandements, ta paix serait comme un fleuve, ta justice, comme les flots de la mer. Ta postérité serait comme le sable, comme les grains de sable, ta descendance ; son nom ne serait ni retranché ni effacé devant moi. – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur, ton rédempteur, Saint d’Israël : Je suis le Seigneur ton Dieu, je te donne un enseignement utile, je te guide sur le chemin où tu marches. Si seulement tu avais prêté attention à mes commandements, ta paix serait comme un fleuve, ta justice, comme les flots de la mer. Ta postérité serait comme le sable, comme les grains de sable, ta descendance ; son nom ne serait ni retranché ni effacé devant moi.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (1, 1-2, 3, 4.6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Heureux est l’homme qui n’entre pas au conseil des méchants, qui ne suit pas le chemin des pécheurs, ne siège pas avec ceux qui ricanent, mais se plaît dans la loi du Seigneur et murmure sa loi jour et nuit ! Il est comme un arbre planté près d’un ruisseau, qui donne du fruit en son temps, et jamais son feuillage ne meurt ; tout ce qu’il entreprend réussira. Tel n’est pas le sort des méchants. Mais ils sont comme la paille balayée par le vent, Le Seigneur connaît le chemin des justes, mais le chemin des méchants se perdra.
+        <w:t xml:space="preserve">Heureux est l’homme      qui n’entre pas au conseil des méchants, qui ne suit pas le chemin des pécheurs, ne siège pas avec ceux qui ricanent, mais se plaît dans la loi du Seigneur et murmure sa loi jour et nuit !  Il est comme un arbre      planté près d’un ruisseau, qui donne du fruit en son temps, et jamais son feuillage ne meurt ; tout ce qu’il entreprend réussira. Tel n’est pas le sort des méchants.  Mais ils sont comme la paille      balayée par le vent, Le Seigneur connaît le chemin des justes, mais le chemin des méchants se perdra.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 11, 16-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus déclarait aux foules : « À qui vais-je comparer cette génération ? Elle ressemble à des gamins assis sur les places, qui en interpellent d’autres en disant : “Nous vous avons joué de la flûte, et vous n’avez pas dansé. Nous avons chanté des lamentations, et vous ne vous êtes pas frappé la poitrine.” Jean est venu, en effet ; il ne mange pas, il ne boit pas, et l’on dit : “C’est un possédé !” Le Fils de l’homme est venu ; il mange et il boit, et l’on dit : “Voilà un glouton et un ivrogne, un ami des publicains et des pécheurs.” Mais la sagesse de Dieu a été reconnue juste à travers ce qu’elle fait. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus déclarait aux foules : « À qui vais-je comparer cette génération ? Elle ressemble à des gamins assis sur les places, qui en interpellent d’autres en disant : “Nous vous avons joué de la flûte, et vous n’avez pas dansé. Nous avons chanté des lamentations, et vous ne vous êtes pas frappé la poitrine.” Jean est venu, en effet ; il ne mange pas, il ne boit pas, et l’on dit : “C’est un possédé !” Le Fils de l’homme est venu ; il mange et il boit, et l’on dit : “Voilà un glouton et un ivrogne, un ami des publicains et des pécheurs.” Mais la sagesse de Dieu a été reconnue juste à travers ce qu’elle fait. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>