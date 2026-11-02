--- v0 (2025-10-17)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mercredi  7 décembre 2016
+        <w:t>mercredi 7 décembre 2016
 Mercredi, 2ème Semaine de l'Avent
 S. Ambroise, évêque, docteur de l'Église
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 40, 25-31)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">À qui pourriez-vous me comparer, qui pourrait être mon égal ? — dit le Dieu saint. Levez les yeux et regardez : qui a créé tout cela ? Celui qui déploie toute l’armée des étoiles, et les appelle chacune par son nom. Si grande est sa force, et telle est sa puissance que pas une seule ne manque. Jacob, pourquoi dis-tu, Israël, pourquoi affirmes-tu : « Mon chemin est caché au Seigneur, mon droit échappe à mon Dieu » ? Tu ne le sais donc pas, tu ne l’as pas entendu ? Le Seigneur est le Dieu éternel, il crée jusqu’aux extrémités de la terre, il ne se fatigue pas, ne se lasse pas. Son intelligence est insondable. Il rend des forces à l’homme fatigué, il augmente la vigueur de celui qui est faible. Les garçons se fatiguent, se lassent, et les jeunes gens ne cessent de trébucher, mais ceux qui mettent leur espérance dans le Seigneur trouvent des forces nouvelles ; ils déploient comme des ailes d’aigles, ils courent sans se lasser, ils marchent sans se fatiguer. – Parole du Seigneur.
+        <w:t xml:space="preserve">À qui pourriez-vous me comparer, qui pourrait être mon égal ? — dit le Dieu saint. Levez les yeux et regardez : qui a créé tout cela ? Celui qui déploie toute l’armée des étoiles, et les appelle chacune par son nom. Si grande est sa force, et telle est sa puissance que pas une seule ne manque. Jacob, pourquoi dis-tu, Israël, pourquoi affirmes-tu : « Mon chemin est caché au Seigneur, mon droit échappe à mon Dieu » ? Tu ne le sais donc pas, tu ne l’as pas entendu ? Le Seigneur est le Dieu éternel, il crée jusqu’aux extrémités de la terre, il ne se fatigue pas, ne se lasse pas. Son intelligence est insondable. Il rend des forces à l’homme fatigué, il augmente la vigueur de celui qui est faible. Les garçons se fatiguent, se lassent, et les jeunes gens ne cessent de trébucher, mais ceux qui mettent leur espérance dans le Seigneur trouvent des forces nouvelles ; ils déploient comme des ailes d’aigles, ils courent sans se lasser, ils marchent sans se fatiguer.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (102 (103), 1-2, 3-4, 8.10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme, bénis son nom très saint, tout mon être ! Bénis le Seigneur, ô mon âme, n’oublie aucun de ses bienfaits ! Car il pardonne toutes tes offenses et te guérit de toute maladie ; il réclame ta vie à la tombe et te couronne d’amour et de tendresse ; Le Seigneur est tendresse et pitié, lent à la colère et plein d’amour ; il n’agit pas envers nous selon nos fautes, ne nous rend pas selon nos offenses.
+        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme, bénis son nom très saint, tout mon être ! Bénis le Seigneur, ô mon âme, n’oublie aucun de ses bienfaits !  Car il pardonne toutes tes offenses et te guérit de toute maladie ; il réclame ta vie à la tombe et te couronne d’amour et de tendresse ;  Le Seigneur est tendresse et pitié, lent à la colère et plein d’amour ; il n’agit pas envers nous selon nos fautes, ne nous rend pas selon nos offenses.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 11, 28-30)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus prit la parole : « Venez à moi, vous tous qui peinez sous le poids du fardeau, et moi, je vous procurerai le repos. Prenez sur vous mon joug, devenez mes disciples, car je suis doux et humble de cœur, et vous trouverez le repos pour votre âme. Oui, mon joug est facile à porter, et mon fardeau, léger. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus prit la parole : « Venez à moi, vous tous qui peinez sous le poids du fardeau, et moi, je vous procurerai le repos. Prenez sur vous mon joug, devenez mes disciples, car je suis doux et humble de cœur, et vous trouverez le repos pour votre âme. Oui, mon joug est facile à porter, et mon fardeau, léger. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>