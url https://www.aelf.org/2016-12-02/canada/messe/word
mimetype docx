--- v0 (2025-10-23)
+++ v1 (2026-11-08)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>vendredi  2 décembre 2016
+        <w:t>vendredi 2 décembre 2016
 Vendredi, 1ère Semaine de l'Avent
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 29, 17-24)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur Dieu : Ne le savez-vous pas ? Encore un peu, très peu de temps, et le Liban se changera en verger, et le verger sera pareil à une forêt. Les sourds, en ce jour-là, entendront les paroles du livre. Quant aux aveugles, sortant de l’obscurité et des ténèbres, leurs yeux verront. Les humbles se réjouiront de plus en plus dans le Seigneur, les malheureux exulteront en Dieu, le Saint d’Israël. Car ce sera la fin des tyrans, l’extermination des moqueurs, et seront supprimés tous ceux qui s’empressent à mal faire, ceux qui font condamner quelqu’un par leur témoignage, qui faussent les débats du tribunal et sans raison font débouter l’innocent. C’est pourquoi le Seigneur, lui qui a libéré Abraham, parle ainsi à la maison de Jacob : « Désormais Jacob n’aura plus de honte, son visage ne pâlira plus ; car, quand il verra chez lui ses enfants, l’œuvre de mes mains, il sanctifiera mon nom, il sanctifiera le Dieu saint de Jacob, il tremblera devant le Dieu d’Israël. Les esprits égarés découvriront l’intelligence, et les récalcitrants accepteront qu’on les instruise. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur Dieu : Ne le savez-vous pas ? Encore un peu, très peu de temps, et le Liban se changera en verger, et le verger sera pareil à une forêt. Les sourds, en ce jour-là, entendront les paroles du livre. Quant aux aveugles, sortant de l’obscurité et des ténèbres, leurs yeux verront. Les humbles se réjouiront de plus en plus dans le Seigneur, les malheureux exulteront en Dieu, le Saint d’Israël. Car ce sera la fin des tyrans, l’extermination des moqueurs, et seront supprimés tous ceux qui s’empressent à mal faire, ceux qui font condamner quelqu’un par leur témoignage, qui faussent les débats du tribunal et sans raison font débouter l’innocent. C’est pourquoi le Seigneur, lui qui a libéré Abraham, parle ainsi à la maison de Jacob : « Désormais Jacob n’aura plus de honte, son visage ne pâlira plus ; car, quand il verra chez lui ses enfants, l’œuvre de mes mains, il sanctifiera mon nom, il sanctifiera le Dieu saint de Jacob, il tremblera devant le Dieu d’Israël. Les esprits égarés découvriront l’intelligence, et les récalcitrants accepteront qu’on les instruise. »  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (26 (27), 1, 4abcd, 13-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur est ma lumière et mon salut ; de qui aurais-je crainte ? Le Seigneur est le rempart de ma vie ; devant qui tremblerais-je ? J’ai demandé une chose au Seigneur, la seule que je cherche : habiter la maison du Seigneur tous les jours de ma vie. J’en suis sûr, je verrai les bontés du Seigneur sur la terre des vivants. « Espère le Seigneur, sois fort et prends courage ; espère le Seigneur. »
+        <w:t xml:space="preserve">Le Seigneur est ma lumière et mon salut ; de qui aurais-je crainte ? Le Seigneur est le rempart de ma vie ; devant qui tremblerais-je ?  J’ai demandé une chose au Seigneur, la seule que je cherche : habiter la maison du Seigneur tous les jours de ma vie.  J’en suis sûr, je verrai les bontés du Seigneur sur la terre des vivants. « Espère le Seigneur, sois fort et prends courage ; espère le Seigneur. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 9, 27-31)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus était en route ; deux aveugles le suivirent, en criant : « Prends pitié de nous, fils de David ! » Quand il fut entré dans la maison, les aveugles s’approchèrent de lui, et Jésus leur dit : « Croyez-vous que je peux faire cela ? » Ils lui répondirent : « Oui, Seigneur. » Alors il leur toucha les yeux, en disant : « Que tout se passe pour vous selon votre foi ! » Leurs yeux s’ouvrirent, et Jésus leur dit avec fermeté : « Attention ! que personne ne le sache ! » Mais, une fois sortis, ils parlèrent de lui dans toute la région. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus était en route ; deux aveugles le suivirent, en criant : « Prends pitié de nous, fils de David ! » Quand il fut entré dans la maison, les aveugles s’approchèrent de lui, et Jésus leur dit : « Croyez-vous que je peux faire cela ? » Ils lui répondirent : « Oui, Seigneur. » Alors il leur toucha les yeux, en disant : « Que tout se passe pour vous selon votre foi ! » Leurs yeux s’ouvrirent, et Jésus leur dit avec fermeté : « Attention ! que personne ne le sache ! » Mais, une fois sortis, ils parlèrent de lui dans toute la région.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>