--- v0 (2025-10-29)
+++ v1 (2026-11-08)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ap 14, 1-3.4b-5)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moi, Jean, j’ai vu : et voici que l’Agneau se tenait debout sur la montagne de Sion, et avec lui les cent quarante-quatre mille qui portent, inscrits sur leur front, le nom de l’Agneau et celui de son Père. Et j’ai entendu une voix venant du ciel comme la voix des grandes eaux ou celle d’un fort coup de tonnerre ; mais cette voix que j’entendais était aussi comme celle des joueurs de cithare qui chantent et s’accompagnent sur leur cithare. Ils chantent un cantique nouveau devant le Trône, et devant les quatre Vivants et les Anciens. Personne ne pouvait apprendre ce cantique sinon les cent quarante-quatre mille, ceux qui ont été rachetés et retirés de la terre. Ceux-là suivent l’Agneau partout où il va ; ils ont été pris d’entre les hommes, achetés comme prémices pour Dieu et pour l’Agneau. Dans leur bouche, on n’a pas trouvé de mensonge ; ils sont sans tache. – Parole du Seigneur.
+        <w:t xml:space="preserve">Moi, Jean,     j’ai vu : et voici que l’Agneau se tenait debout sur la montagne de Sion, et avec lui les cent quarante-quatre mille qui portent, inscrits sur leur front, le nom de l’Agneau et celui de son Père.     Et j’ai entendu une voix venant du ciel comme la voix des grandes eaux ou celle d’un fort coup de tonnerre ; mais cette voix que j’entendais était aussi comme celle des joueurs de cithare qui chantent et s’accompagnent sur leur cithare.     Ils chantent un cantique nouveau devant le Trône, et devant les quatre Vivants et les Anciens. Personne ne pouvait apprendre ce cantique sinon les cent quarante-quatre mille, ceux qui ont été rachetés et retirés de la terre.     Ceux-là suivent l’Agneau partout où il va ; ils ont été pris d’entre les hommes, achetés comme prémices pour Dieu et pour l’Agneau.     Dans leur bouche, on n’a pas trouvé de mensonge ; ils sont sans tache.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 23 (24), 1-2, 3-4ab, 5-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Au Seigneur, le monde et sa richesse, la terre et tous ses habitants ! C’est lui qui l’a fondée sur les mers et la garde inébranlable sur les flots. Qui peut gravir la montagne du Seigneur et se tenir dans le lieu saint ? L’homme au cœur pur, aux mains innocentes, qui ne livre pas son âme aux idoles. Il obtient, du Seigneur, la bénédiction, et de Dieu son Sauveur, la justice. Voici le peuple de ceux qui le cherchent ! Voici Jacob qui recherche ta face !
+        <w:t xml:space="preserve">Au Seigneur, le monde et sa richesse, la terre et tous ses habitants ! C’est lui qui l’a fondée sur les mers et la garde inébranlable sur les flots.  Qui peut gravir la montagne du Seigneur et se tenir dans le lieu saint ? L’homme au cœur pur, aux mains innocentes, qui ne livre pas son âme aux idoles.  Il obtient, du Seigneur, la bénédiction, et de Dieu son Sauveur, la justice. Voici le peuple de ceux qui le cherchent ! Voici Jacob qui recherche ta face !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 21, 1-4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme Jésus enseignait dans le Temple, levant les yeux, il vit les gens riches qui mettaient leurs offrandes dans le Trésor. Il vit aussi une veuve misérable y mettre deux petites pièces de monnaie. Alors il déclara : « En vérité, je vous le dis : cette pauvre veuve a mis plus que tous les autres. Car tous ceux-là, pour faire leur offrande, ont pris sur leur superflu mais elle, elle a pris sur son indigence : elle a mis tout ce qu’elle avait pour vivre. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, comme Jésus enseignait dans le Temple,     levant les yeux, il vit les gens riches qui mettaient leurs offrandes dans le Trésor.     Il vit aussi une veuve misérable y mettre deux petites pièces de monnaie.     Alors il déclara : « En vérité, je vous le dis : cette pauvre veuve a mis plus que tous les autres.     Car tous ceux-là, pour faire leur offrande, ont pris sur leur superflu mais elle, elle a pris sur son indigence : elle a mis tout ce qu’elle avait pour vivre. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>