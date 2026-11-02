--- v0 (2025-10-19)
+++ v1 (2026-11-02)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ap 5, 1-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moi, Jean, j’ai vu, dans la main droite de celui qui siège sur le Trône, un livre en forme de rouleau, écrit au-dedans et à l’extérieur, scellé de sept sceaux. Puis j’ai vu un ange plein de force, qui proclamait d’une voix puissante : « Qui donc est digne d’ouvrir le Livre et d’en briser les sceaux ? » Mais personne, au ciel, sur terre ou sous la terre, ne pouvait ouvrir le Livre et regarder. Je pleurais beaucoup, parce que personne n’avait été trouvé digne d’ouvrir le Livre et de regarder. Mais l’un des Anciens me dit : « Ne pleure pas. Voilà qu’il a remporté la victoire, le lion de la tribu de Juda, le rejeton de David : il ouvrira le Livre aux sept sceaux. » Et j’ai vu, entre le Trône, les quatre Vivants et les Anciens, un Agneau debout, comme égorgé ; ses cornes étaient au nombre de sept, ainsi que ses yeux, qui sont les sept esprits de Dieu envoyés sur toute la terre. Il s’avança et prit le Livre dans la main droite de celui qui siégeait sur le Trône. Quand l’Agneau eut pris le Livre, les quatre Vivants et les vingt-quatre Anciens se jetèrent à ses pieds. Ils tenaient chacun une cithare et des coupes d’or pleines de parfums qui sont les prières des saints. Ils chantaient ce cantique nouveau : « Tu es digne, de prendre le Livre et d’en ouvrir les sceaux, car tu fus immolé, rachetant pour Dieu, par ton sang, des gens de toute tribu, langue, peuple et nation. Pour notre Dieu, tu en as fait un royaume et des prêtres : ils régneront sur la terre. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Moi, Jean,     j’ai vu, dans la main droite de celui qui siège sur le Trône, un livre en forme de rouleau, écrit au-dedans et à l’extérieur, scellé de sept sceaux.     Puis j’ai vu un ange plein de force, qui proclamait d’une voix puissante : « Qui donc est digne d’ouvrir le Livre et d’en briser les sceaux ? »     Mais personne, au ciel, sur terre ou sous la terre, ne pouvait ouvrir le Livre et regarder.     Je pleurais beaucoup, parce que personne n’avait été trouvé digne d’ouvrir le Livre et de regarder.     Mais l’un des Anciens me dit : « Ne pleure pas. Voilà qu’il a remporté la victoire, le lion de la tribu de Juda, le rejeton de David : il ouvrira le Livre aux sept sceaux. »      Et j’ai vu, entre le Trône, les quatre Vivants et les Anciens, un Agneau debout, comme égorgé ; ses cornes étaient au nombre de sept, ainsi que ses yeux, qui sont les sept esprits de Dieu envoyés sur toute la terre.     Il s’avança et prit le Livre dans la main droite de celui qui siégeait sur le Trône.     Quand l’Agneau eut pris le Livre, les quatre Vivants et les vingt-quatre Anciens se jetèrent à ses pieds. Ils tenaient chacun une cithare et des coupes d’or pleines de parfums qui sont les prières des saints.      Ils chantaient ce cantique nouveau :     « Tu es digne, de prendre le Livre et d’en ouvrir les sceaux, car tu fus immolé, rachetant pour Dieu, par ton sang, des gens de toute tribu, langue, peuple et nation.     Pour notre Dieu, tu en as fait un royaume et des prêtres : ils régneront sur la terre. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 149, 1-2, 3-4, 5-6a.9b)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, louez-le dans l’assemblée de ses fidèles ! En Israël, joie pour son créateur ; dans Sion, allégresse pour son Roi ! Dansez à la louange de son nom, jouez pour lui, tambourins et cithares ! Car le Seigneur aime son peuple, il donne aux humbles l’éclat de la victoire. Que les fidèles exultent, glorieux, criant leur joie à l’heure du triomphe. Qu’ils proclament les éloges de Dieu, c’est la fierté de ses fidèles.
+        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, louez-le dans l’assemblée de ses fidèles ! En Israël, joie pour son créateur ; dans Sion, allégresse pour son Roi !  Dansez à la louange de son nom, jouez pour lui, tambourins et cithares ! Car le Seigneur aime son peuple, il donne aux humbles l’éclat de la victoire.  Que les fidèles exultent, glorieux, criant leur joie à l’heure du triomphe. Qu’ils proclament les éloges de Dieu, c’est la fierté de ses fidèles.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 19, 41-44)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, lorsque Jésus fut près de Jérusalem, voyant la ville, il pleura sur elle, en disant : « Ah ! si toi aussi, tu avais reconnu en ce jour ce qui donne la paix ! Mais maintenant cela est resté caché à tes yeux. Oui, viendront pour toi des jours où tes ennemis construiront des ouvrages de siège contre toi, t’encercleront et te presseront de tous côtés ; ils t’anéantiront, toi et tes enfants qui sont chez toi, et ils ne laisseront pas chez toi pierre sur pierre, parce que tu n’as pas reconnu le moment où Dieu te visitait. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     lorsque Jésus fut près de Jérusalem, voyant la ville, il pleura sur elle, en disant :     « Ah ! si toi aussi, tu avais reconnu en ce jour ce qui donne la paix ! Mais maintenant cela est resté caché à tes yeux.     Oui, viendront pour toi des jours où tes ennemis construiront des ouvrages de siège contre toi, t’encercleront et te presseront de tous côtés ;     ils t’anéantiront, toi et tes enfants qui sont chez toi, et ils ne laisseront pas chez toi pierre sur pierre, parce que tu n’as pas reconnu le moment où Dieu te visitait. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>