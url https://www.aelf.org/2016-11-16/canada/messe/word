--- v0 (2025-10-17)
+++ v1 (2026-11-02)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ap 4, 1-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moi, Jean, après cela, j’ai vu : et voici qu’il y avait une porte ouverte dans le ciel. Et la voix que j’avais entendue, pareille au son d’une trompette, me parlait en disant : « Monte jusqu’ici, et je te ferai voir ce qui doit ensuite advenir. » Aussitôt je fus saisi en esprit. Voici qu’un trône était là dans le ciel, et sur le Trône siégeait quelqu’un. Celui qui siège a l’aspect d’une pierre de jaspe ou de cornaline ; il y a, tout autour du Trône, un halo de lumière, avec des reflets d’émeraude. Tout autour de ce Trône, vingt-quatre trônes, où siègent vingt-quatre Anciens portant des vêtements blancs et, sur leurs têtes, des couronnes d’or. Et du Trône sortent des éclairs, des fracas, des coups de tonnerre, et sept torches enflammées brûlent devant le Trône : ce sont les sept esprits de Dieu. Devant le Trône, il y a comme une mer, aussi transparente que du cristal. Au milieu, autour du Trône, quatre Vivants, ayant des yeux innombrables en avant et en arrière. Le premier Vivant ressemble à un lion, le deuxième Vivant ressemble à un jeune taureau, le troisième Vivant a comme un visage d’homme, le quatrième Vivant ressemble à un aigle en plein vol. Les quatre Vivants ont chacun six ailes, avec des yeux innombrables tout autour et au-dedans. Jour et nuit, ils ne cessent de dire : « Saint ! Saint ! Saint, le Seigneur Dieu, le Souverain de l’univers, Celui qui était, qui est et qui vient. » Lorsque les Vivants rendent gloire, honneur et action de grâce à celui qui siège sur le Trône, lui qui vit pour les siècles des siècles, les vingt-quatre Anciens se jettent devant celui qui siège sur le Trône, ils se prosternent face à celui qui vit pour les siècles des siècles ; ils lancent leur couronne devant le Trône en disant : « Tu es digne, Seigneur notre Dieu, de recevoir la gloire, l’honneur et la puissance. C’est toi qui créas l’univers ; tu as voulu qu’il soit : il fut créé. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Moi, Jean,     après cela, j’ai vu : et voici qu’il y avait une porte ouverte dans le ciel. Et la voix que j’avais entendue, pareille au son d’une trompette, me parlait en disant : « Monte jusqu’ici, et je te ferai voir ce qui doit ensuite advenir. »      Aussitôt je fus saisi en esprit. Voici qu’un trône était là dans le ciel, et sur le Trône siégeait quelqu’un.     Celui qui siège a l’aspect d’une pierre de jaspe ou de cornaline ; il y a, tout autour du Trône, un halo de lumière, avec des reflets d’émeraude.     Tout autour de ce Trône, vingt-quatre trônes, où siègent vingt-quatre Anciens portant des vêtements blancs et, sur leurs têtes, des couronnes d’or.     Et du Trône sortent des éclairs, des fracas, des coups de tonnerre, et sept torches enflammées brûlent devant le Trône : ce sont les sept esprits de Dieu.     Devant le Trône, il y a comme une mer, aussi transparente que du cristal. Au milieu, autour du Trône, quatre Vivants, ayant des yeux innombrables en avant et en arrière.     Le premier Vivant ressemble à un lion, le deuxième Vivant ressemble à un jeune taureau, le troisième Vivant a comme un visage d’homme, le quatrième Vivant ressemble à un aigle en plein vol.     Les quatre Vivants ont chacun six ailes, avec des yeux innombrables tout autour et au-dedans. Jour et nuit, ils ne cessent de dire : « Saint ! Saint ! Saint, le Seigneur Dieu, le Souverain de l’univers, Celui qui était, qui est et qui vient. »      Lorsque les Vivants rendent gloire, honneur et action de grâce à celui qui siège sur le Trône, lui qui vit pour les siècles des siècles,     les vingt-quatre Anciens se jettent devant celui qui siège sur le Trône, ils se prosternent face à celui qui vit pour les siècles des siècles ; ils lancent leur couronne devant le Trône en disant :     « Tu es digne, Seigneur notre Dieu, de recevoir la gloire, l’honneur et la puissance. C’est toi qui créas l’univers ; tu as voulu qu’il soit : il fut créé. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 150, 1-2, 3-4, 5-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Louez Dieu dans son temple saint, louez-le au ciel de sa puissance ; louez-le pour ses actions éclatantes, louez-le selon sa grandeur ! Louez-le en sonnant du cor, louez-le sur la harpe et la cithare ; louez-le par les cordes et les flûtes, louez-le par la danse et le tambour ! Louez-le par les cymbales sonores, louez-le par les cymbales triomphantes ! Et que tout être vivant chante louange au Seigneur !
+        <w:t xml:space="preserve">Louez Dieu dans son temple saint, louez-le au ciel de sa puissance ; louez-le pour ses actions éclatantes, louez-le selon sa grandeur !  Louez-le en sonnant du cor, louez-le sur la harpe et la cithare ; louez-le par les cordes et les flûtes, louez-le par la danse et le tambour !  Louez-le par les cymbales sonores, louez-le par les cymbales triomphantes ! Et que tout être vivant chante louange au Seigneur !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 19, 11-28)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme on l’écoutait, Jésus ajouta une parabole : il était près de Jérusalem et ses auditeurs pensaient que le royaume de Dieu allait se manifester à l’instant même. Voici donc ce qu’il dit : « Un homme de la noblesse partit dans un pays lointain pour se faire donner la royauté et revenir ensuite. Il appela dix de ses serviteurs, et remit à chacun une somme de la valeur d’une mine ; puis il leur dit : “Pendant mon voyage, faites de bonnes affaires.” Mais ses concitoyens le détestaient, et ils envoyèrent derrière lui une délégation chargée de dire : “Nous ne voulons pas que cet homme règne sur nous.” Quand il fut de retour après avoir reçu la royauté, il fit convoquer les serviteurs auxquels il avait remis l’argent, afin de savoir ce que leurs affaires avaient rapporté. Le premier se présenta et dit : “Seigneur, la somme que tu m’avais remise a été multipliée par dix.” Le roi lui déclara : “Très bien, bon serviteur ! Puisque tu as été fidèle en si peu de chose, reçois l’autorité sur dix villes.” Le second vint dire : “La somme que tu m’avais remise, Seigneur, a été multipliée par cinq.” À celui-là encore, le roi dit : “Toi, de même, sois à la tête de cinq villes.” Le dernier vint dire : “Seigneur, voici la somme que tu m’avais remise ; je l’ai gardée enveloppée dans un linge. En effet, j’avais peur de toi, car tu es un homme exigeant, tu retires ce que tu n’as pas mis en dépôt, tu moissonnes ce que tu n’as pas semé.” Le roi lui déclara : “Je vais te juger sur tes paroles, serviteur mauvais : tu savais que je suis un homme exigeant, que je retire ce que je n’ai pas mis en dépôt, que je moissonne ce que je n’ai pas semé ; alors pourquoi n’as-tu pas mis mon argent à la banque ? À mon arrivée, je l’aurais repris avec les intérêts.” Et le roi dit à ceux qui étaient là : “Retirez-lui cette somme et donnez-la à celui qui a dix fois plus.” On lui dit : “Seigneur, il a dix fois plus ! – Je vous le déclare : on donnera à celui qui a ; mais celui qui n’a rien se verra enlever même ce qu’il a. Quant à mes ennemis, ceux qui n’ont pas voulu que je règne sur eux, amenez-les ici et égorgez-les devant moi.” » Après avoir ainsi parlé, Jésus partit en avant pour monter à Jérusalem. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     comme on l’écoutait, Jésus ajouta une parabole : il était près de Jérusalem et ses auditeurs pensaient que le royaume de Dieu allait se manifester à l’instant même.     Voici donc ce qu’il dit : « Un homme de la noblesse partit dans un pays lointain pour se faire donner la royauté et revenir ensuite.     Il appela dix de ses serviteurs, et remit à chacun une somme de la valeur d’une mine ; puis il leur dit : “Pendant mon voyage, faites de bonnes affaires.”     Mais ses concitoyens le détestaient, et ils envoyèrent derrière lui une délégation chargée de dire : “Nous ne voulons pas que cet homme règne sur nous.”      Quand il fut de retour après avoir reçu la royauté, il fit convoquer les serviteurs auxquels il avait remis l’argent, afin de savoir ce que leurs affaires avaient rapporté.     Le premier se présenta et dit : “Seigneur, la somme que tu m’avais remise a été multipliée par dix.”     Le roi lui déclara : “Très bien, bon serviteur ! Puisque tu as été fidèle en si peu de chose, reçois l’autorité sur dix villes.”     Le second vint dire : “La somme que tu m’avais remise, Seigneur, a été multipliée par cinq.”     À celui-là encore, le roi dit : “Toi, de même, sois à la tête de cinq villes.”     Le dernier vint dire : “Seigneur, voici la somme que tu m’avais remise ; je l’ai gardée enveloppée dans un linge.     En effet, j’avais peur de toi, car tu es un homme exigeant, tu retires ce que tu n’as pas mis en dépôt, tu moissonnes ce que tu n’as pas semé.”     Le roi lui déclara : “Je vais te juger sur tes paroles, serviteur mauvais : tu savais que je suis un homme exigeant, que je retire ce que je n’ai pas mis en dépôt, que je moissonne ce que je n’ai pas semé ;     alors pourquoi n’as-tu pas mis mon argent à la banque ? À mon arrivée, je l’aurais repris avec les intérêts.”     Et le roi dit à ceux qui étaient là : “Retirez-lui cette somme et donnez-la à celui qui a dix fois plus.”     On lui dit : “Seigneur, il a dix fois plus !     – Je vous le déclare : on donnera à celui qui a ; mais celui qui n’a rien se verra enlever même ce qu’il a.     Quant à mes ennemis, ceux qui n’ont pas voulu que je règne sur eux, amenez-les ici et égorgez-les devant moi.” »      Après avoir ainsi parlé, Jésus partit en avant pour monter à Jérusalem.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>