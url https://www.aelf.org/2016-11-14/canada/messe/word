--- v0 (2025-10-21)
+++ v1 (2026-10-23)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ap 1, 1-4 ; 2, 1-5a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Révélation de Jésus Christ, que Dieu lui a confiée pour montrer à ses serviteurs ce qui doit bientôt advenir ; cette révélation, il l’a fait connaître à son serviteur Jean par l’envoi de son ange. Jean atteste comme parole de Dieu et témoignage de Jésus Christ tout ce qu’il a vu. Heureux celui qui lit, heureux ceux qui écoutent les paroles de la prophétie et gardent ce qui est écrit en elle, car le temps est proche. Jean, aux sept Églises qui sont en Asie mineure : à vous, la grâce et la paix, de la part de Celui qui est, qui était et qui vient, de la part des sept esprits qui sont devant son trône. J’ai entendu le Seigneur qui me disait : À l’ange de l’Église qui est à Éphèse, écris : Ainsi parle celui qui tient les sept étoiles dans sa main droite, qui marche au milieu des sept chandeliers d’or : Je connais tes actions, ta peine, ta persévérance, je sais que tu ne peux supporter les malfaisants ; tu as mis à l’épreuve ceux qui se disent apôtres et ne le sont pas ; tu as découvert qu’ils étaient menteurs. Tu ne manques pas de persévérance, et tu as tant supporté pour mon nom, sans ménager ta peine. Mais j’ai contre toi que ton premier amour, tu l’as abandonné. Eh bien, rappelle-toi d’où tu es tombé, convertis-toi, reviens à tes premières actions. – Parole du Seigneur.
+        <w:t xml:space="preserve">Révélation de Jésus Christ, que Dieu lui a confiée pour montrer à ses serviteurs ce qui doit bientôt advenir ; cette révélation, il l’a fait connaître à son serviteur Jean par l’envoi de son ange.     Jean atteste comme parole de Dieu et témoignage de Jésus Christ tout ce qu’il a vu.     Heureux celui qui lit, heureux ceux qui écoutent les paroles de la prophétie et gardent ce qui est écrit en elle, car le temps est proche.      Jean, aux sept Églises qui sont en Asie mineure : à vous, la grâce et la paix, de la part de Celui qui est, qui était et qui vient, de la part des sept esprits qui sont devant son trône.      J’ai entendu le Seigneur qui me disait : À l’ange de l’Église qui est à Éphèse, écris : Ainsi parle celui qui tient les sept étoiles dans sa main droite, qui marche au milieu des sept chandeliers d’or :     Je connais tes actions, ta peine, ta persévérance, je sais que tu ne peux supporter les malfaisants ; tu as mis à l’épreuve ceux qui se disent apôtres et ne le sont pas ; tu as découvert qu’ils étaient menteurs.     Tu ne manques pas de persévérance, et tu as tant supporté pour mon nom, sans ménager ta peine.     Mais j’ai contre toi que ton premier amour, tu l’as abandonné.     Eh bien, rappelle-toi d’où tu es tombé, convertis-toi, reviens à tes premières actions.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 1, 1-2, 3, 4.6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Heureux est l’homme qui n’entre pas au conseil des méchants, qui ne suit pas le chemin des pécheurs, ne siège pas avec ceux qui ricanent, mais se plaît dans la loi du Seigneur et murmure sa loi jour et nuit ! Il est comme un arbre planté près d’un ruisseau, qui donne du fruit en son temps, et jamais son feuillage ne meurt ; tout ce qu’il entreprend réussira. Tel n’est pas le sort des méchants. Mais ils sont comme la paille balayée par le vent. Le Seigneur connaît le chemin des justes, mais le chemin des méchants se perdra.
+        <w:t xml:space="preserve">Heureux est l’homme      qui n’entre pas au conseil des méchants, qui ne suit pas le chemin des pécheurs, ne siège pas avec ceux qui ricanent, mais se plaît dans la loi du Seigneur et murmure sa loi jour et nuit !  Il est comme un arbre      planté près d’un ruisseau, qui donne du fruit en son temps, et jamais son feuillage ne meurt ; tout ce qu’il entreprend réussira. Tel n’est pas le sort des méchants.  Mais ils sont comme la paille      balayée par le vent. Le Seigneur connaît le chemin des justes, mais le chemin des méchants se perdra.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 18, 35-43)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Alors que Jésus approchait de Jéricho, un aveugle mendiait, assis au bord de la route. Entendant la foule passer devant lui, il s’informa de ce qu’il y avait. On lui apprit que c’était Jésus le Nazaréen qui passait. Il s’écria : « Jésus, fils de David, prends pitié de moi ! » Ceux qui marchaient en tête le rabrouaient pour le faire taire. Mais lui criait de plus belle : « Fils de David, prends pitié de moi ! » Jésus s’arrêta et il ordonna qu’on le lui amène. Quand il se fut approché, Jésus lui demanda : « Que veux-tu que je fasse pour toi ? » Il répondit : « Seigneur, que je retrouve la vue. » Et Jésus lui dit : « Retrouve la vue ! Ta foi t’a sauvé. » À l’instant même, il retrouva la vue, et il suivait Jésus en rendant gloire à Dieu. Et tout le peuple, voyant cela, adressa une louange à Dieu. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Alors que Jésus approchait de Jéricho, un aveugle mendiait, assis au bord de la route.     Entendant la foule passer devant lui, il s’informa de ce qu’il y avait.     On lui apprit que c’était Jésus le Nazaréen qui passait.     Il s’écria : « Jésus, fils de David, prends pitié de moi ! »     Ceux qui marchaient en tête le rabrouaient pour le faire taire. Mais lui criait de plus belle : « Fils de David, prends pitié de moi ! »     Jésus s’arrêta et il ordonna qu’on le lui amène. Quand il se fut approché, Jésus lui demanda :     « Que veux-tu que je fasse pour toi ? » Il répondit : « Seigneur, que je retrouve la vue. »     Et Jésus lui dit : « Retrouve la vue ! Ta foi t’a sauvé. »     À l’instant même, il retrouva la vue, et il suivait Jésus en rendant gloire à Dieu. Et tout le peuple, voyant cela, adressa une louange à Dieu.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>