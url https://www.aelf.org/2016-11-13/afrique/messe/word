--- v0 (2025-10-21)
+++ v1 (2026-11-02)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ml 3, 19-20a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Voici que vient le jour du Seigneur, brûlant comme la fournaise. Tous les arrogants, tous ceux qui commettent l’impiété, seront de la paille. Le jour qui vient les consumera, – dit le Seigneur de l’univers –, il ne leur laissera ni racine ni branche. Mais pour vous qui craignez mon nom, le Soleil de justice se lèvera : il apportera la guérison dans son rayonnement. – Parole du Seigneur.
+        <w:t xml:space="preserve">Voici que vient le jour du Seigneur, brûlant comme la fournaise. Tous les arrogants, tous ceux qui commettent l’impiété, seront de la paille. Le jour qui vient les consumera, – dit le Seigneur de l’univers –, il ne leur laissera ni racine ni branche. Mais pour vous qui craignez mon nom, le Soleil de justice se lèvera : il apportera la guérison dans son rayonnement.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 97 (98), 5-6, 7-8, 9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jouez pour le Seigneur sur la cithare, sur la cithare et tous les instruments ; au son de la trompette et du cor, acclamez votre roi, le Seigneur ! Que résonnent la mer et sa richesse, le monde et tous ses habitants ; que les fleuves battent des mains, que les montagnes chantent leur joie. Acclamez le Seigneur, car il vient pour gouverner la terre, pour gouverner le monde avec justice et les peuples avec droiture !
+        <w:t xml:space="preserve">Jouez pour le Seigneur sur la cithare, sur la cithare et tous les instruments ; au son de la trompette et du cor, acclamez votre roi, le Seigneur !  Que résonnent la mer et sa richesse, le monde et tous ses habitants ; que les fleuves battent des mains, que les montagnes chantent leur joie.  Acclamez le Seigneur, car il vient pour gouverner la terre, pour gouverner le monde avec justice et les peuples avec droiture !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (2 Th 3, 7-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, vous savez bien, vous, ce qu’il faut faire pour nous imiter. Nous n’avons pas vécu parmi vous de façon désordonnée ; et le pain que nous avons mangé, nous ne l’avons pas reçu gratuitement. Au contraire, dans la peine et la fatigue, nuit et jour, nous avons travaillé pour n’être à la charge d’aucun d’entre vous. Bien sûr, nous avons le droit d’être à charge, mais nous avons voulu être pour vous un modèle à imiter. Et quand nous étions chez vous, nous vous donnions cet ordre : si quelqu’un ne veut pas travailler, qu’il ne mange pas non plus. Or, nous apprenons que certains d’entre vous mènent une vie déréglée, affairés sans rien faire. À ceux-là, nous adressons dans le Seigneur Jésus Christ cet ordre et cet appel : qu’ils travaillent dans le calme pour manger le pain qu’ils auront gagné. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     vous savez bien, vous, ce qu’il faut faire pour nous imiter. Nous n’avons pas vécu parmi vous de façon désordonnée ;     et le pain que nous avons mangé, nous ne l’avons pas reçu gratuitement. Au contraire, dans la peine et la fatigue, nuit et jour, nous avons travaillé pour n’être à la charge d’aucun d’entre vous.     Bien sûr, nous avons le droit d’être à charge, mais nous avons voulu être pour vous un modèle à imiter.     Et quand nous étions chez vous, nous vous donnions cet ordre : si quelqu’un ne veut pas travailler, qu’il ne mange pas non plus.     Or, nous apprenons que certains d’entre vous mènent une vie déréglée, affairés sans rien faire.     À ceux-là, nous adressons dans le Seigneur Jésus Christ cet ordre et cet appel : qu’ils travaillent dans le calme pour manger le pain qu’ils auront gagné.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Lc 21, 5-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme certains disciples de Jésus parlaient du Temple, des belles pierres et des ex-voto qui le décoraient, Jésus leur déclara : « Ce que vous contemplez, des jours viendront où il n’en restera pas pierre sur pierre : tout sera détruit. » Ils lui demandèrent : « Maître, quand cela arrivera-t-il ? Et quel sera le signe que cela est sur le point d’arriver ? » Jésus répondit : « Prenez garde de ne pas vous laisser égarer, car beaucoup viendront sous mon nom, et diront : ‘C’est moi’, ou encore : ‘Le moment est tout proche.’ Ne marchez pas derrière eux ! Quand vous entendrez parler de guerres et de désordres, ne soyez pas terrifiés : il faut que cela arrive d’abord, mais ce ne sera pas aussitôt la fin. » Alors Jésus ajouta : « On se dressera nation contre nation, royaume contre royaume. Il y aura de grands tremblements de terre et, en divers lieux, des famines et des épidémies ; des phénomènes effrayants surviendront, et de grands signes venus du ciel. Mais avant tout cela, on portera la main sur vous et l’on vous persécutera ; on vous livrera aux synagogues et aux prisons, on vous fera comparaître devant des rois et des gouverneurs, à cause de mon nom. Cela vous amènera à rendre témoignage. Mettez-vous donc dans l’esprit que vous n’avez pas à vous préoccuper de votre défense. C’est moi qui vous donnerai un langage et une sagesse à laquelle tous vos adversaires ne pourront ni résister ni s’opposer. Vous serez livrés même par vos parents, vos frères, votre famille et vos amis, et ils feront mettre à mort certains d’entre vous. Vous serez détestés de tous, à cause de mon nom. Mais pas un cheveu de votre tête ne sera perdu. C’est par votre persévérance que vous garderez votre vie. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là,     comme certains disciples de Jésus parlaient du Temple, des belles pierres et des ex-voto qui le décoraient, Jésus leur déclara :     « Ce que vous contemplez, des jours viendront où il n’en restera pas pierre sur pierre : tout sera détruit. »     Ils lui demandèrent : « Maître, quand cela arrivera-t-il ? Et quel sera le signe que cela est sur le point d’arriver ? »     Jésus répondit : « Prenez garde de ne pas vous laisser égarer, car beaucoup viendront sous mon nom, et diront : ‘C’est moi’, ou encore : ‘Le moment est tout proche.’ Ne marchez pas derrière eux !     Quand vous entendrez parler de guerres et de désordres, ne soyez pas terrifiés : il faut que cela arrive d’abord, mais ce ne sera pas aussitôt la fin. »     Alors Jésus ajouta : « On se dressera nation contre nation, royaume contre royaume.     Il y aura de grands tremblements de terre et, en divers lieux, des famines et des épidémies ; des phénomènes effrayants surviendront, et de grands signes venus du ciel.      Mais avant tout cela, on portera la main sur vous et l’on vous persécutera ; on vous livrera aux synagogues et aux prisons, on vous fera comparaître devant des rois et des gouverneurs, à cause de mon nom.     Cela vous amènera à rendre témoignage.     Mettez-vous donc dans l’esprit que vous n’avez pas à vous préoccuper de votre défense.     C’est moi qui vous donnerai un langage et une sagesse à laquelle tous vos adversaires ne pourront ni résister ni s’opposer.     Vous serez livrés même par vos parents, vos frères, votre famille et vos amis, et ils feront mettre à mort certains d’entre vous.     Vous serez détestés de tous, à cause de mon nom.     Mais pas un cheveu de votre tête ne sera perdu.     C’est par votre persévérance que vous garderez votre vie. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>