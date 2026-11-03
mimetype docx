--- v0 (2025-10-20)
+++ v1 (2026-11-03)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ep 2, 19-22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, vous n’êtes plus des étrangers ni des gens de passage, vous êtes concitoyens des saints, vous êtes membres de la famille de Dieu, car vous avez été intégrés dans la construction qui a pour fondations les Apôtres et les prophètes ; et la pierre angulaire, c’est le Christ Jésus lui-même. En lui, toute la construction s’élève harmonieusement pour devenir un temple saint dans le Seigneur. En lui, vous êtes, vous aussi, les éléments d’une même construction pour devenir une demeure de Dieu par l’Esprit Saint. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     vous n’êtes plus des étrangers ni des gens de passage, vous êtes concitoyens des saints, vous êtes membres de la famille de Dieu,     car vous avez été intégrés dans la construction qui a pour fondations les Apôtres et les prophètes ; et la pierre angulaire, c’est le Christ Jésus lui-même.     En lui, toute la construction s’élève harmonieusement pour devenir un temple saint dans le Seigneur.      En lui, vous êtes, vous aussi, les éléments d’une même construction pour devenir une demeure de Dieu par l’Esprit Saint.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps18 (19), 2-3, 4-5ab)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les cieux proclament la gloire de Dieu, le firmament raconte l'ouvrage de ses mains. Le jour au jour en livre le récit et la nuit à la nuit en donne connaissance. Pas de paroles dans ce récit, pas de voix qui s'entende ; mais sur toute la terre en paraît le message et la nouvelle, aux limites du monde.
+        <w:t xml:space="preserve">Les cieux proclament la gloire de Dieu, le firmament raconte l'ouvrage de ses mains. Le jour au jour en livre le récit et la nuit à la nuit en donne connaissance.  Pas de paroles dans ce récit, pas de voix qui s'entende ; mais sur toute la terre en paraît le message et la nouvelle, aux limites du monde.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 6, 12-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Jésus s’en alla dans la montagne pour prier, et il passa toute la nuit à prier Dieu. Le jour venu, il appela ses disciples et en choisit douze auxquels il donna le nom d’Apôtres : Simon, auquel il donna le nom de Pierre, André son frère, Jacques, Jean, Philippe, Barthélemy, Matthieu, Thomas, Jacques fils d’Alphée, Simon appelé le Zélote, Jude fils de Jacques, et Judas Iscariote, qui devint un traître. Jésus descendit de la montagne avec eux et s’arrêta sur un terrain plat. Il y avait là un grand nombre de ses disciples et une grande multitude de gens venus de toute la Judée, de Jérusalem, et du littoral de Tyr et de Sidon. Ils étaient venus l’entendre et se faire guérir de leurs maladies ; ceux qui étaient tourmentés par des esprits impurs retrouvaient la santé. Et toute la foule cherchait à le toucher, parce qu’une force sortait de lui et les guérissait tous. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ces jours-là, Jésus s’en alla dans la montagne pour prier, et il passa toute la nuit à prier Dieu.     Le jour venu, il appela ses disciples et en choisit douze auxquels il donna le nom d’Apôtres :     Simon, auquel il donna le nom de Pierre, André son frère, Jacques, Jean, Philippe, Barthélemy,     Matthieu, Thomas, Jacques fils d’Alphée, Simon appelé le Zélote,     Jude fils de Jacques, et Judas Iscariote, qui devint un traître.      Jésus descendit de la montagne avec eux et s’arrêta sur un terrain plat. Il y avait là un grand nombre de ses disciples et une grande multitude de gens venus de toute la Judée, de Jérusalem, et du littoral de Tyr et de Sidon.     Ils étaient venus l’entendre et se faire guérir de leurs maladies ; ceux qui étaient tourmentés par des esprits impurs retrouvaient la santé.     Et toute la foule cherchait à le toucher, parce qu’une force sortait de lui et les guérissait tous.       – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>