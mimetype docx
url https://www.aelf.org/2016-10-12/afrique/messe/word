--- v0 (2025-11-02)
+++ v1 (2026-11-02)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ga 5, 18-25)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, si vous vous laissez conduire par l’Esprit, vous n’êtes pas soumis à la Loi. On sait bien à quelles actions mène la chair : inconduite, impureté, débauche, idolâtrie, sorcellerie, haines, rivalité, jalousie, emportements, intrigues, divisions, sectarisme, envie, beuveries, orgies et autres choses du même genre. Je vous préviens, comme je l’ai déjà fait : ceux qui commettent de telles actions ne recevront pas en héritage le royaume de Dieu. Mais voici le fruit de l’Esprit : amour, joie, paix, patience, bonté, bienveillance, fidélité, douceur et maîtrise de soi. En ces domaines, la Loi n’intervient pas. Ceux qui sont au Christ Jésus ont crucifié en eux la chair, avec ses passions et ses convoitises. Puisque l’Esprit nous fait vivre, marchons sous la conduite de l’Esprit. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     si vous vous laissez conduire par l’Esprit, vous n’êtes pas soumis à la Loi.     On sait bien à quelles actions mène la chair : inconduite, impureté, débauche,     idolâtrie, sorcellerie, haines, rivalité, jalousie, emportements, intrigues, divisions, sectarisme,     envie, beuveries, orgies et autres choses du même genre. Je vous préviens, comme je l’ai déjà fait : ceux qui commettent de telles actions ne recevront pas en héritage le royaume de Dieu.     Mais voici le fruit de l’Esprit : amour, joie, paix, patience, bonté, bienveillance, fidélité,     douceur et maîtrise de soi. En ces domaines, la Loi n’intervient pas.     Ceux qui sont au Christ Jésus ont crucifié en eux la chair, avec ses passions et ses convoitises.     Puisque l’Esprit nous fait vivre, marchons sous la conduite de l’Esprit.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 1, 1-2, 3, 4.6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Heureux est l’homme qui n’entre pas au conseil des méchants, qui ne suit pas le chemin des pécheurs, ne siège pas avec ceux qui ricanent, mais se plaît dans la loi du Seigneur et murmure sa loi jour et nuit ! Il est comme un arbre planté près d’un ruisseau, qui donne du fruit en son temps, et jamais son feuillage ne meurt ; tout ce qu’il entreprend réussira. Tel n’est pas le sort des méchants. Mais ils sont comme la paille balayée par le vent. Le Seigneur connaît le chemin des justes, mais le chemin des méchants se perdra.
+        <w:t xml:space="preserve">Heureux est l’homme      qui n’entre pas au conseil des méchants, qui ne suit pas le chemin des pécheurs, ne siège pas avec ceux qui ricanent, mais se plaît dans la loi du Seigneur et murmure sa loi jour et nuit !  Il est comme un arbre      planté près d’un ruisseau, qui donne du fruit en son temps, et jamais son feuillage ne meurt ; tout ce qu’il entreprend réussira. Tel n’est pas le sort des méchants.  Mais ils sont comme la paille      balayée par le vent. Le Seigneur connaît le chemin des justes, mais le chemin des méchants se perdra.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 11, 42-46)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait : « Quel malheur pour vous, pharisiens, parce que vous payez la dîme sur toutes les plantes du jardin, comme la menthe et la rue et vous passez à côté du jugement et de l’amour de Dieu. Ceci, il fallait l’observer, sans abandonner cela. Quel malheur pour vous, pharisiens, parce que vous aimez le premier siège dans les synagogues, et les salutations sur les places publiques. Quel malheur pour vous, parce que vous êtes comme ces tombeaux qu’on ne voit pas et sur lesquels on marche sans le savoir. » Alors un docteur de la Loi prit la parole et lui dit : « Maître, en parlant ainsi, c’est nous aussi que tu insultes. » Jésus reprit : « Vous aussi, les docteurs de la Loi, malheureux êtes-vous, parce que vous chargez les gens de fardeaux impossibles à porter, et vous-mêmes, vous ne touchez même pas ces fardeaux d’un seul doigt. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait :     « Quel malheur pour vous, pharisiens, parce que vous payez la dîme sur toutes les plantes du jardin, comme la menthe et la rue et vous passez à côté du jugement et de l’amour de Dieu. Ceci, il fallait l’observer, sans abandonner cela.     Quel malheur pour vous, pharisiens, parce que vous aimez le premier siège dans les synagogues, et les salutations sur les places publiques.     Quel malheur pour vous, parce que vous êtes comme ces tombeaux qu’on ne voit pas et sur lesquels on marche sans le savoir. »      Alors un docteur de la Loi prit la parole et lui dit : « Maître, en parlant ainsi, c’est nous aussi que tu insultes. »     Jésus reprit : « Vous aussi, les docteurs de la Loi, malheureux êtes-vous, parce que vous chargez les gens de fardeaux impossibles à porter, et vous-mêmes, vous ne touchez même pas ces fardeaux d’un seul doigt. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>